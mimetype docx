--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -7,115 +7,116 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Croatian Law Centre provides legal counselling on international protection at reception centres zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 31 October 2025, the Croatian Law Centre launched the project “Legal Counselling in the Procedure for Granting International Protection”, financed by the EU’s Asylum, Migration and Integration Fund (AMIF). The project was presented on 26-27 January 2026 at reception centres in Zagreb and Kutina, in the first of three planned project presentations. During the sessions, individual and group legal counselling was provided with the assistance of interpreters in Arabic, Turkish, Farsi and Russian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatian Law Centre | Hrvatski Pravni Centar (3 February, 2026), [Presentation of the Project “Legal Counselling in the Procedure for Granting International Protection” in Reception Centres for Applicants for International Protection in Zagreb and Kutina],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hpc.hr/en/2026/02/03/presentation-of-the-project-legal-counselling-in-the-procedure-for-granting-international-protection-in-reception-centres-for-applicants-for-international-protection-in-zagreb-and-ku/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Croatian Law Centre launched a project to provide legal information and counselling to asylum applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B08305ED"/>
+    <w:nsid w:val="D6A14AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +687,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-law-centre-provides-legal-counselling-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2026/02/03/presentation-of-the-project-legal-counselling-in-the-procedure-for-granting-international-protection-in-reception-centres-for-applicants-for-international-protection-in-zagreb-and-ku/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/croatia/croatian-law-centre-launched-project-provide-legal-information-and-counselling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2026/02/03/presentation-of-the-project-legal-counselling-in-the-procedure-for-granting-international-protection-in-reception-centres-for-applicants-for-international-protection-in-zagreb-and-ku/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/croatia/croatian-law-centre-launched-project-provide-legal-information-and-counselling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>