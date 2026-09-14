--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,93 +13,96 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Civil society organisations welcome the transfer of anti-human trafficking duties to the Ministry of Justice zzzzzz</w:t>
+          <w:t xml:space="preserve">Civil society organisations welcome the transfer of anti-human trafficking duties to the Ministry of Justice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Mediterranean Institute of Gender Studies issued a joint statement together with other 14 organisations, including Caritas Cyprus, Cyprus Stop Trafficking, KISA, Generation for Change and the Cyprus Refugee Council, welcoming the transfer of responsibilities to coordinate the fight against trafficking in human beings and the Multidisciplinary Coordinating Group from the Deputy Ministry of Migration and International Protection (DMMIP) to the Minister of Justice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The transfer of the Multidisciplinary Coordinating Group to the Ministry of Justice is expected to place the coordination of actions in a framework focused on human rights and accountability, in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 60(I)/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">and the</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National Action Plan 2023–2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Organisations thanked the House of Representatives and in particular the Parliamentary Group on Human Rights and Equality between Men and Women for responding to their demands and the recognition of the role of civil society as an institutional partner in policymaking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The organisations urged the authorities to follow suit on a series of points: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -296,51 +299,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mediterranean Institute of Gender Studies (17 February, 2026), Η αρμοδιότητα για την εμπορία προσώπων μεταφέρεται στο Υπουργείο Δικαιοσύνης: Πάγιο αίτημα της κοινωνίας των πολιτών [Responsibility for human trafficking is transferred to the Ministry of Justice: A long‑standing request of civil society],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://medinstgenderstudies.org/%ce%bc%ce%b5%cf%84%ce%ac-%ce%b1%cf%80%cf%8c-%ce%bc%ce%ae%ce%bd%ce%b5%cf%82-%ce%b8%ce%b5%cf%83%ce%bc%ce%b9%ce%ba%ce%ae%cf%82-%ce%b1%ce%b4%cf%81%ce%ac%ce%bd%ce%b5%ce%b9%ce%b1%cf%82-%ce%b7-%ce%b1%cf%81/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -469,187 +473,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1509EF63"/>
+    <w:nsid w:val="0A4E57B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -753,51 +790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5AEB7C3D"/>
+    <w:nsid w:val="A78BADF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1033,51 +1070,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/civil-society-organisations-welcome-transfer-anti-human-trafficking-duties" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/non-ind/2014_1_60/full.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/media/sites/21/2024/07/%CE%95%CE%B3%CE%B3%CF%81%CE%B1%CF%86%CE%BF-%CE%A3%CF%84%CF%81%CE%B1%CF%84%CE%B7%CE%B3%CE%B9%CE%BA%CE%AE%CF%82-%CE%BA%CE%B1%CE%B9-%CE%A3%CF%87%CE%AD%CE%B4%CE%B9%CE%BF-%CE%94%CF%81%CE%AC%CF%83%CE%B7%CF%82-2023-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinstgenderstudies.org/%ce%bc%ce%b5%cf%84%ce%ac-%ce%b1%cf%80%cf%8c-%ce%bc%ce%ae%ce%bd%ce%b5%cf%82-%ce%b8%ce%b5%cf%83%ce%bc%ce%b9%ce%ba%ce%ae%cf%82-%ce%b1%ce%b4%cf%81%ce%ac%ce%bd%ce%b5%ce%b9%ce%b1%cf%82-%ce%b7-%ce%b1%cf%81/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>