--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Federal Office for Migration expands language and first orientation courses for asylum applicants zzzzzz</w:t>
+          <w:t xml:space="preserve">The Federal Office for Migration expands language and first orientation courses for asylum applicants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of November 2026, the Federal Office for Migration and Refugees (BAMF) will expand the range of initial orientation courses (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstorientierungskurse,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> EOK) for asylum applicants by around 60% by 2029. The EOK courses provide orientation and initial knowledge of German, mainly for people in the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -79,75 +92,77 @@
         <w:rPr/>
         <w:t xml:space="preserve">The expansion of the EOK orientation courses is taking place in parallel with the current reform of federal integration courses. The integration courses are aimed at people who legally and permanently reside in Germany, in accordance with the Residence Act. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge (18 February, 2026), Integration: maßgeschneiderte Angebote für alle [Integration: Tailored offer for all],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bamf.de/SharedDocs/Pressemitteilungen/DE/2026/260218-ausbau-sprach-und-erstorientierungskurse.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BAMF issues circular to halt admissions to integration courses until further notice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -178,52 +193,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Material reception conditions, Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -276,187 +291,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="84B52293"/>
+    <w:nsid w:val="D0ADED3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,55 +733,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/federal-office-migration-expands-language-and-first-orientation-courses-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Pressemitteilungen/DE/2026/260218-ausbau-sprach-und-erstorientierungskurse.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/germany/bamf-issues-circular-halt-admissions-integration-courses-until-further-notice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/federal-office-migration-expands-language-and-first-orientation-courses-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Pressemitteilungen/DE/2026/260218-ausbau-sprach-und-erstorientierungskurse.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/germany/bamf-issues-circular-halt-admissions-integration-courses-until-further-notice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>