--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,121 +13,136 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">OFPRA no longer collecting original documents with asylum applications zzzzzz</w:t>
+          <w:t xml:space="preserve">OFPRA no longer collecting original documents with asylum applications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As of 1 March 2026, the French Office for the Protection of Refugees and Stateless Persons (OFPRA) no longer collects original documents. All applications submitted after 1 March 2026 must contain legible and complete copies of documents which are sent by mail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The original documents must be brought to the personal interview to be verified by OFPRA. They are returned at the end of the interview. If OFPRA needs the documents, the applicant is requested to send copies by email after the interview, including the summons with the file number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">OFPRA made </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">flyers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> available in several languages on their website to inform applicants about the new measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OFPRA reminded that it is prohibited for beneficiaries of international protection to use their passport and return to their country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | Office français de protection des réfugiés et apatrides (18 February, 2026), Au 1er mars 2026, l’Ofpra ne prend plus les documents originaux [Ofpra will not take original documents from 1 March 2026 onwards],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ofpra.gouv.fr/actualites/au-1er-mars-2026-lofpra-ne-prend-plus-les-documents-originaux</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,52 +173,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, First instance determination, Regular procedure, Personal interview, Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15EAC209"/>
+    <w:nsid w:val="F8FE8BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,55 +713,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ofpra-no-longer-collecting-original-documents-asylum-applications" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/au-1er-mars-2026-lofpra-ne-prend-plus-les-documents-originaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ofpra-no-longer-collecting-original-documents-asylum-applications" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/au-1er-mars-2026-lofpra-ne-prend-plus-les-documents-originaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>