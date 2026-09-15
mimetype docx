--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,112 +13,127 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Federal Council opens consultation on the Eurodac Ordinance zzzzzz</w:t>
+          <w:t xml:space="preserve">The Federal Council opens consultation on the Eurodac Ordinance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Federal Council launched a consultation on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">new Eurodac Ordinance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, as part of Switzerland’s adoption and implementation of the EU Pact on Migration and Asylum. As a Schengen/Dublin associated state, Switzerland must integrate developments in EU migration legislation, including the revised Eurodac Regulation. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implementation will take place in two phases. The first begins in June 2026, aligned with legal amendments already incorporated into several ordinances. The second phase will finalise national rules on data access and overall operations, consolidating all relevant provisions into a single regulation to enhance legal clarity. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The consultation runs until 25 May 2026, with entry into force planned before the end of the year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (18 February, 2026), Pacte sur la migration et l’asile : le Conseil fédéral ouvre la consultation sur l’ordonnance Eurodac [Pact on Migration and Asylum: Federal Council opens consultation on Eurodac ordinance],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/AWeLxEWx7V7w/vn-ber-f.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,52 +164,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Eurodac Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -247,187 +262,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C3BEA9C3"/>
+    <w:nsid w:val="A6E74539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -656,55 +704,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-opens-consultation-eurodac-ordinance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/AWeLxEWx7V7w/vn-ber-f.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-opens-consultation-eurodac-ordinance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/AWeLxEWx7V7w/vn-ber-f.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>