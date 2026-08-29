--- v0 (2026-07-15)
+++ v1 (2026-08-29)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Law Office of the Republic issues a statement concerning the execution of decisions concerning Syrian applicants zzzzzz</w:t>
+          <w:t xml:space="preserve">The Law Office of the Republic issues a statement concerning the execution of decisions concerning Syrian applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Law Office of the Republic issued a statement referring to the International Protection Administrative Court (IPAC) decisions of 29 January 2026 confirming the decisions of the Asylum Service to reject the Syrian applicants request for international protection and to return to their country of origin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law Office of the Republic of Cyprus | Νομική Υπηρεσία τηε Κυπριακής Δημοκρατίας (30 January, 2026), Η Δημοκρατία μπορεί να προχωρά σε άμεση εκτέλεση των αποφάσεων επιστροφής και/ή απέλασης Σύρων υπηκόων μετά την απόρριψη του αιτήματος τους για διεθνή προστασία [The Republic may proceed to the immediate execution of the decisions of return and/or deportation of Syrian nationals after the rejection of their request for international protection],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.law.gov.cy/Law/law.nsf/All/0CC43BFF5C98786DC2258D8F00304F9A?OpenDocument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6715CE02"/>
+    <w:nsid w:val="4D05ECEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/law-office-republic-issues-statement-concerning-execution-decisions-concerning" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.gov.cy/Law/law.nsf/All/0CC43BFF5C98786DC2258D8F00304F9A?OpenDocument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>