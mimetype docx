--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ombudsperson find Border Guards failure to ensure the right to seek asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seimas Ombudsman stated that State Border Guard Service (SBGS) officers created unjustified obstacles to exercising the right to apply for asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In four different cases, applications were not accepted from citizens of Kenya, Somalia, Sudan, Burundi and Russia. SBGS asserted that persons who attempted to cross the Lithuanian border with Belarus at border checkpoints did not submit asylum applications to officers, but could not prove this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Seimas Ombudsman launched two investigations on her own initiative after information appeared in the media about the potentially unlawful behavior of border officials. During the investigations, audio recordings were obtained in which citizens of Kenya and Sudan clearly expressed their need to seek asylum in Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -129,51 +141,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Despite the legal obligation, video recordings of SGBS' officers were not available due to malfunction of the devices or deleted before the retention period elapsed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seimas Ombudsmen's Office | Lietuvos Seimo Kontrolieriai (11 August, 2025), [Border guards failed to ensure right to seek asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lrski.lt/en/news/border-guards-failed-to-ensure-right-to-seek-asylum.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.08.2025</w:t>
       </w:r>
@@ -208,52 +220,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -318,51 +330,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -475,51 +487,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B1D642D1"/>
+    <w:nsid w:val="0E40A498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -623,51 +635,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BB5165A6"/>
+    <w:nsid w:val="3BC216E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -899,51 +911,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/ombudsperson-find-border-guards-failure-ensure-right-seek-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrski.lt/en/news/border-guards-failed-to-ensure-right-to-seek-asylum.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/ombudsperson-find-border-guards-failure-ensure-right-seek-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrski.lt/en/news/border-guards-failed-to-ensure-right-to-seek-asylum.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>