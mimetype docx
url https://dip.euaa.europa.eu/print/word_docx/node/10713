--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ombudsperson find Border Guards failure to ensure the right to seek asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Ombudsperson find Border Guards failure to ensure the right to seek asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seimas Ombudsman stated that State Border Guard Service (SBGS) officers created unjustified obstacles to exercising the right to apply for asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In four different cases, applications were not accepted from citizens of Kenya, Somalia, Sudan, Burundi and Russia. SBGS asserted that persons who attempted to cross the Lithuanian border with Belarus at border checkpoints did not submit asylum applications to officers, but could not prove this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Seimas Ombudsman launched two investigations on her own initiative after information appeared in the media about the potentially unlawful behavior of border officials. During the investigations, audio recordings were obtained in which citizens of Kenya and Sudan clearly expressed their need to seek asylum in Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -131,51 +132,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seimas Ombudsmen's Office | Lietuvos Seimo Kontrolieriai (11 August, 2025), [Border guards failed to ensure right to seek asylum],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lrski.lt/en/news/border-guards-failed-to-ensure-right-to-seek-asylum.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -304,187 +306,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9F0269AD"/>
+    <w:nsid w:val="B1D642D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -588,51 +623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FAA3E15B"/>
+    <w:nsid w:val="BB5165A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -868,51 +903,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/ombudsperson-find-border-guards-failure-ensure-right-seek-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrski.lt/en/news/border-guards-failed-to-ensure-right-to-seek-asylum.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>