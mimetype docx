--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CPT reports on similar or worse conditions for detained foreigners in Bulgaria zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">CPT reports on similar or worse conditions for detained foreigners in Bulgaria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Committee for the Prevention of Torture and Inhuman or Degrading Treatment or Punishment (CPT) published a report on its ad-hoc visit conducted in Bulgaria between 16 - 23 September 2024 along with the response of the Bulgarian authorities. The objective of the visit was to assess whether CPT recommendations on the treatment and conditions of detention of foreign nationals were implemented.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CPT found that, despite the very good cooperation for the conduct of the visit, the treatment and conditions of detention of foreigners remained the same or worsened compared to their last ad-hoc visit in 2018. CPT monitored aspects related to: material conditions, activities, health-care services, information, interpretation, legal assistance and communication with the outside world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CPT reiterated that Bulgarian authorities must adopt necessary measures to stop the ill-treatment, and prevent ‘push-backs’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe, European Committee for the Prevention of Torture and Inhuman or Degrading Treatment or Punishment (6 August, 2025), [Foreign nationals detained in Bulgaria pursuant to aliens legislation: new report from CPT],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coe.int/en/web/portal/-/foreign-nationals-detained-in-bulgaria-pursuant-to-aliens-legislation-new-report-from-cpt-1?p_l_back_url=%2Fen%2Fweb%2Fportal%2Fnewsroom%3Fdelta%3D20%26States%3D279785236%26States%3D279785462</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="643E85FA"/>
+    <w:nsid w:val="18C24513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/cpt-reports-similar-or-worse-conditions-detained-foreigners-bulgaria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/portal/-/foreign-nationals-detained-in-bulgaria-pursuant-to-aliens-legislation-new-report-from-cpt-1?p_l_back_url=%2Fen%2Fweb%2Fportal%2Fnewsroom%3Fdelta%3D20%26States%3D279785236%26States%3D279785462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/cpt-reports-similar-or-worse-conditions-detained-foreigners-bulgaria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/portal/-/foreign-nationals-detained-in-bulgaria-pursuant-to-aliens-legislation-new-report-from-cpt-1?p_l_back_url=%2Fen%2Fweb%2Fportal%2Fnewsroom%3Fdelta%3D20%26States%3D279785236%26States%3D279785462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>