--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Joint Ministerial Decision on an internship program for refugees and immigrants zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Joint Ministerial Decision on an internship program for refugees and immigrants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Joint Ministerial Decision aims to strengthens social cohesion and employment, through the organized integration of refugees and immigrants into the labour market. It sets out the terms and conditions of the new internship program for refugees and migrants, which is funded by the Recovery and Resilience Fund. The program provides third-country nationals legally residing in Greece with the opportunity to participate in practical training in real working conditions, with the aim of developing skills and accessing the labor market. The actions cover key sectors such as agriculture, construction, tourism, while special programs are provided for women, enhancing employment opportunities and social inclusion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (30 August, 2025), [Joint Ministerial Decision on an internship program for refugees and immigrants],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/koini-ypoyrgiki-apofasi-gia-programma-praktikis-askisis-prosfygon-kai-metanaston/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FAF8ACA"/>
+    <w:nsid w:val="F59C18A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/joint-ministerial-decision-internship-program-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/koini-ypoyrgiki-apofasi-gia-programma-praktikis-askisis-prosfygon-kai-metanaston/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/joint-ministerial-decision-internship-program-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/koini-ypoyrgiki-apofasi-gia-programma-praktikis-askisis-prosfygon-kai-metanaston/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>