--- v0 (2026-07-15)
+++ v1 (2026-08-29)
@@ -13,124 +13,140 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Parliament approves amendment reducing the deadline for appeals at the Administrative Court of International Protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Parliament approves amendment reducing the deadline for appeals at the Administrative Court of International Protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Parliament voted to amend the law on The Establishment and Operation of the Administrative Court of International Protection (Amendment) Law of 2024. The amendment was voted and approved in Parliament, reducing the deadline to register an appeal against a decision of the Asylum Service and the Refugee Reviewing Authority to the International Protection Court (IPAC) from 30 days to 20 days. Deadlines for registering appeals against specific decisions or decrees provided for in the legislation under amendment are also reduced from 15 days to 10 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The aim of the legislation is to speed up the examination of appeals and the more effective operation of the international protection system, in the context of the management of relevant cases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A breakdown of the votes of this proposal can be consulted </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The text of the adopted amendment can be consulted </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nomoplatform (29 January, 2026), Μειώνονται οι προθεσμίες προσφυγών στο Διοικητικό Δικαστήριο Διεθνούς Προστασίας [The deadlines for appeals to the Administrative Court of International Protection are reduced],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nomoplatform.cy/meionontai-oi-prothesmies-prosfygon-sto-dioikitiko-dikastirio-diethnous-prostasias/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -161,52 +177,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -259,187 +275,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06968242"/>
+    <w:nsid w:val="6514E28F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,55 +717,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/parliament-approves-amendment-reducing-deadline-appeals-administrative-court" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.cy/images/media/redirectfile/16-29012026%20%CE%A4%CE%9F%CE%A0%CE%9F%CE%98%CE%95%CE%A4%CE%97%CE%A3%CE%95%CE%99%CE%A3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/arith/2026_1_005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomoplatform.cy/meionontai-oi-prothesmies-prosfygon-sto-dioikitiko-dikastirio-diethnous-prostasias/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/parliament-approves-amendment-reducing-deadline-appeals-administrative-court" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.cy/images/media/redirectfile/16-29012026%20%CE%A4%CE%9F%CE%A0%CE%9F%CE%98%CE%95%CE%A4%CE%97%CE%A3%CE%95%CE%99%CE%A3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/arith/2026_1_005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomoplatform.cy/meionontai-oi-prothesmies-prosfygon-sto-dioikitiko-dikastirio-diethnous-prostasias/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>