--- v0 (2026-07-15)
+++ v1 (2026-08-29)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Deputy Minister of Migration and International Protection presented the priorities of the Cyprus Presidency of the Council of the EU before the Committee on Civil Liberties, Justice and Home Affairs of the European Parliament zzzzzz</w:t>
+          <w:t xml:space="preserve">The Deputy Minister of Migration and International Protection presented the priorities of the Cyprus Presidency of the Council of the EU before the Committee on Civil Liberties, Justice and Home Affairs of the European Parliament</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Deputy Minister said that the Cyprus Presidency is taking office at a time of intense geopolitical uncertainty, with ongoing conflicts, generalized instability and growing insecurity in many regions, which directly affect both the external and internal security of the Union.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">He underlined that migration is a central priority as it is directly linked to conflicts, instability and global inequalities and that special emphasis will be placed on:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -100,51 +101,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government Portal, Press and Information Office | Κυβερνητική Πύλη (27 January, 2026), O Υφυπουργός Μετανάστευσης και Διεθνούς Προστασίας παρουσίασε τις προτεραιότητες της Κυπριακής Προεδρίας του Συμβουλίου της ΕΕ ενώπιον της Επιτροπής Πολιτικών Ελευθεριών, Δικαιοσύνης και Εσωτερικών Υποθέσεων του Ευρωπαϊκού Κοινοβουλίου, στις Βρυξέλλες [The Deputy Minister of Migration and International Protection presented the priorities of the Cyprus Presidency of the Council of the EU before the Committee on Civil Liberties, Justice and Home Affairs of the European Parliament in Brussels],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/evropaika-themata/o-yfypourgos-metanastefsis-kai-diethnous-prostasias-parousiase-tis-proteraiotites-tis-kypriakis-proedrias-tou-symvouliou-tis-ee-enopion-tis-epitropis-politikon-eleftherion-dikaiosynis-kai-esoterikon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -273,187 +275,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DB28B124"/>
+    <w:nsid w:val="AC9210F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -557,51 +592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E7641658"/>
+    <w:nsid w:val="40ED4F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -837,51 +872,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/deputy-minister-migration-and-international-protection-presented-priorities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/evropaika-themata/o-yfypourgos-metanastefsis-kai-diethnous-prostasias-parousiase-tis-proteraiotites-tis-kypriakis-proedrias-tou-symvouliou-tis-ee-enopion-tis-epitropis-politikon-eleftherion-dikaiosynis-kai-esoterikon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>