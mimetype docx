--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,68 +7,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service has decided to close the Jelling Centre by the end of February 2026 and has terminated the existing leases. The closure is due to the need to reduce overall costs in operating the asylum centre system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jelling Centre, which is run by the Red Cross on behalf of the Danish Immigration Service, currently houses 193 residents. The Danish Immigration Service will now work with the Red Cross to arrange the relocation of the residents to other asylum centres before the end of February 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After operations cease, Jelling Centre is expected to be converted into an emergency centre.</w:t>
       </w:r>
@@ -79,54 +67,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service extends its sincere thanks to the Red Cross for many years of dedicated cooperation, strong local engagement and significant contributions to the operation of the Jelling Centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (28 August, 2025), Udlændingestyrelsen lukker Center Jelling [The Danish Immigration Service closes Center Jelling],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://us.dk/nyheder/2025/august/udlaendingestyrelsen-lukker-center-jelling/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -157,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -255,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="39BA1351"/>
+    <w:nsid w:val="EACA7FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-close-jelling-reception-centre-february-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2025/august/udlaendingestyrelsen-lukker-center-jelling/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2025/august/udlaendingestyrelsen-lukker-center-jelling/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>