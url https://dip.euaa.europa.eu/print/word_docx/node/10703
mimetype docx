--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Danish Immigration Service to close Jelling reception centre by February 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service has decided to close the Jelling Centre by the end of February 2026 and has terminated the existing leases. The closure is due to the need to reduce overall costs in operating the asylum centre system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jelling Centre, which is run by the Red Cross on behalf of the Danish Immigration Service, currently houses 193 residents. The Danish Immigration Service will now work with the Red Cross to arrange the relocation of the residents to other asylum centres before the end of February 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After operations cease, Jelling Centre is expected to be converted into an emergency centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -413,51 +415,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EACA7FB1"/>
+    <w:nsid w:val="C5EC7F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +688,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2025/august/udlaendingestyrelsen-lukker-center-jelling/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-close-jelling-reception-centre-february-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2025/august/udlaendingestyrelsen-lukker-center-jelling/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>