--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,107 +13,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IPAT has issued a new Guideline on Medical Evidence and Medico-Legal Reports zzzzzz</w:t>
+          <w:t xml:space="preserve">IPAT has issued a new Guideline on Medical Evidence and Medico-Legal Reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Chairperson of the International Protection Appeals Tribunal has issued a new </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guideline on Medico Legal Reports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This Guideline is intended to supplement the Act and Regulations and not to supplant them. In case of conflict, the provisions of the Act or relevant Regulation shall take precedence over this Guideline. This Guideline replaces the Chairperson’s Guideline No. 2017/6 on “Medico-Legal Reports” of 20 April 2017. This Guideline is issued pursuant to S.63(2) of the Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This Guideline applies to all appeals determined by the Tribunal and is primarily informed by the Istanbul Protocol, the UNHCR ‘Handbook on Procedures and Criteria for Determining Refugee Status and Guidelines on International Protection’, the International Association of Refugee Law Judges’ ‘Guidelines on the Judicial Approach to Expert Medical Evidence’, the EUAA Judicial Analysis on ‘Evidence and credibility assessment in the context of the Common European Asylum System’, the EUAA Mapping Report on ‘Victims of Torture – Identification, support and examination of claims’, case-law, and international best practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Protection Appeals Tribunal | An Binse um Achomharic i dtaobh Cosaint Idirnáisiúnta (29 August, 2025), [Chairperson’s Guideline No. 2025/2 on Medical Evidence and Medico-Legal Reports],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protectionappeals.ie/chairpersons-guideline-no-2025-2-on-medical-evidence-and-medico-legal-reports/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58102E8B"/>
+    <w:nsid w:val="8D4A128A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,51 +691,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ipat-has-issued-new-guideline-medical-evidence-and-medico-legal-reports" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/wp-content/uploads/2025/08/Guideline-2025-2-on-Medico-Legal-Reports-29-08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/chairpersons-guideline-no-2025-2-on-medical-evidence-and-medico-legal-reports/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>