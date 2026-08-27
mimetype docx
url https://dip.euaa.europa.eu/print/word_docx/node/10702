--- v1 (2026-08-26)
+++ v2 (2026-08-27)
@@ -257,51 +257,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -414,51 +414,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8D4A128A"/>
+    <w:nsid w:val="1C32E697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>