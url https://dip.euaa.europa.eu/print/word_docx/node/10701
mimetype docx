--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister of Migration and Asylum expresses support for host communities and presents a new migration doctrine zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister of Migration and Asylum expresses support for host communities and presents a new migration doctrine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Greek Minister of Migration and Asylum, while visiting reception facilities in the Greek islands stated that the Greek government stands by the islanders and provides compensatory benefits and policies of support for local communities. He also presented the essence of the new immigration doctrine of the Greek government: Greece is friendly and open to those who truly deserve asylum, but remains strict and hostile towards any illegal attempt to enter the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (30 August, 2025), Θ. Πλεύρης από Κω: «Στηρίζουμε τις τοπικές κοινωνίες, εφαρμόζουμε νέο μεταναστευτικό δόγμα» [The bill of the Ministry of Immigration and Asylum to reform the return framework and tackle illegal immigration was voted in favor],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/th-pleyris-apo-ko-stirizoyme-tis-topikes-koinonies-efarmozoyme-neo-metanasteytiko-dogma/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DBF39437"/>
+    <w:nsid w:val="4AFFD59E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-migration-and-asylum-expresses-support-host-communities-and-presents" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/th-pleyris-apo-ko-stirizoyme-tis-topikes-koinonies-efarmozoyme-neo-metanasteytiko-dogma/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>