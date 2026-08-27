--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Joint statement by CSOs urging the Greek Government to withdraw the new draft law on returns zzzzzz</w:t>
+          <w:t xml:space="preserve">Joint statement by CSOs urging the Greek Government to withdraw the new draft law on returns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the publication of a new draft law on the reform of the framework and procedures for the return of third-country nationals, a number of civil society organisations issued a joint statement, urging the Greek government to withdraw it. According to the statement, the draft law introduces substantive restrictive changes, criminalises people on the move, and reduces guarantees for their rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I Have Rights (1 August, 2025), [Joint Statement: Urging the Greek Government to withdraw the new draft law on returns],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ihaverights.eu/joint-statement-urging-the-greek-government-to-withdraw-the-new-draft-law-on-returns/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B7C26137"/>
+    <w:nsid w:val="D98D9C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/joint-statement-csos-urging-greek-government-withdraw-new-draft-law-returns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihaverights.eu/joint-statement-urging-the-greek-government-to-withdraw-the-new-draft-law-on-returns/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>