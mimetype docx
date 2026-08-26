--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Ombudsman highlights as imperative the transfer of vulnerable persons from Samos to the mainland zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Greek Ombudsman highlights as imperative the transfer of vulnerable persons from Samos to the mainland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following reports submitted by Samos-based civil society organisations, the Greek Ombudsman issued a statement highlighting that the transfer of persons with serious conditions or other characteristics of vulnerability to mainland facilities is imperative, so that they can have access to special and dignified reception conditions and receive the necessary healthcare and psychosocial support, according to legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Ombudsman | Συνήγορος του Πολίτη (1 August, 2025), Μεταφορές ευαλώτων προσώπων σε δομές της Ενδοχώρας [Transfer of vulnerable persons to mainland facilities],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ihaverights.eu/wp-content/uploads/2025/08/1.%CE%BC%CE%B5%CF%84%CE%B1%CF%86%CE%BF%CF%81%CE%B5%CF%83-%CE%BA%CE%B5%CE%B4-%CF%83%CE%B1%CE%BC%CE%BF_redacted.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C3F2FC8"/>
+    <w:nsid w:val="BAE578C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-ombudsman-highlights-imperative-transfer-vulnerable-persons-samos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihaverights.eu/wp-content/uploads/2025/08/1.%CE%BC%CE%B5%CF%84%CE%B1%CF%86%CE%BF%CF%81%CE%B5%CF%83-%CE%BA%CE%B5%CE%B4-%CF%83%CE%B1%CE%BC%CE%BF_redacted.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-ombudsman-highlights-imperative-transfer-vulnerable-persons-samos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihaverights.eu/wp-content/uploads/2025/08/1.%CE%BC%CE%B5%CF%84%CE%B1%CF%86%CE%BF%CF%81%CE%B5%CF%83-%CE%BA%CE%B5%CE%B4-%CF%83%CE%B1%CE%BC%CE%BF_redacted.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>