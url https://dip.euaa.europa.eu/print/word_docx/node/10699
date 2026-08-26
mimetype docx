--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -22,77 +22,89 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Greek Ombudsman highlights as imperative the transfer of vulnerable persons from Samos to the mainland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following reports submitted by Samos-based civil society organisations, the Greek Ombudsman issued a statement highlighting that the transfer of persons with serious conditions or other characteristics of vulnerability to mainland facilities is imperative, so that they can have access to special and dignified reception conditions and receive the necessary healthcare and psychosocial support, according to legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Ombudsman | Συνήγορος του Πολίτη (1 August, 2025), Μεταφορές ευαλώτων προσώπων σε δομές της Ενδοχώρας [Transfer of vulnerable persons to mainland facilities],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ihaverights.eu/wp-content/uploads/2025/08/1.%CE%BC%CE%B5%CF%84%CE%B1%CF%86%CE%BF%CF%81%CE%B5%CF%83-%CE%BA%CE%B5%CE%B4-%CF%83%CE%B1%CE%BC%CE%BF_redacted.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.08.2025</w:t>
       </w:r>
@@ -127,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -394,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BAE578C7"/>
+    <w:nsid w:val="05440950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +679,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-ombudsman-highlights-imperative-transfer-vulnerable-persons-samos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihaverights.eu/wp-content/uploads/2025/08/1.%CE%BC%CE%B5%CF%84%CE%B1%CF%86%CE%BF%CF%81%CE%B5%CF%83-%CE%BA%CE%B5%CE%B4-%CF%83%CE%B1%CE%BC%CE%BF_redacted.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-ombudsman-highlights-imperative-transfer-vulnerable-persons-samos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihaverights.eu/wp-content/uploads/2025/08/1.%CE%BC%CE%B5%CF%84%CE%B1%CF%86%CE%BF%CF%81%CE%B5%CF%83-%CE%BA%CE%B5%CE%B4-%CF%83%CE%B1%CE%BC%CE%BF_redacted.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>