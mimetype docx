--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Memorandum of Cooperation between Greece and Hungary for the Implementation of the Pact on Migration &amp; Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Memorandum of Cooperation between Greece and Hungary for the Implementation of the Pact on Migration &amp; Asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In view of the implementation of the new Pact on Migration and Asylum and following the official request submitted by the Hungarian Authorities to the Ministry of Migration and Asylum for the provision of expertise in the management of irregular migration, a relevant memorandum of cooperation between the two sides was signed in Budapest. In particular, the Hungarian Authorities are interested in familiarizing their Services with the new border procedures, which are expected to be implemented in June 2026 within the framework of the Pact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (4 August, 2025), Μνημόνιο Συνεργασίας Ελλάδας – Ουγγαρίας για την Εφαρμογή του Νέου Ευρωπαϊκού Συμφώνου Μετανάστευσης και Ασύλου [Memorandum of Cooperation between Greece and Hungary on the Implementation of the New European Pact on Migration and Asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/mnimonio-synergasias-elladas-oyggarias-gia-tin-efarmogi-toy-neoy-eyropaikoy-symfonoy-metanasteysis-kai-asyloy/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.08.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F2A9DC1A"/>
+    <w:nsid w:val="593112D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/memorandum-cooperation-between-greece-and-hungary-implementation-pact-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/mnimonio-synergasias-elladas-oyggarias-gia-tin-efarmogi-toy-neoy-eyropaikoy-symfonoy-metanasteysis-kai-asyloy/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/memorandum-cooperation-between-greece-and-hungary-implementation-pact-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/mnimonio-synergasias-elladas-oyggarias-gia-tin-efarmogi-toy-neoy-eyropaikoy-symfonoy-metanasteysis-kai-asyloy/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>