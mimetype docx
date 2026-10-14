--- v1 (2026-08-28)
+++ v2 (2026-10-14)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ECRE publishes fact-finding report on Romania in view of preparations for the Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In March 2025, ECRE carried out a fact-finding visit to Romania to examine the current situation in the asylum system and the preparations (legislation and infrastructure) for the upcoming application of the EU Pact on Migration and Asylum. The report drafted following this visit focused on:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">access to asylum procedures;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -204,51 +192,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">ECRE also highlighted that “safeguards relating to access to information, legal counselling and independent monitoring will be critical” while at the same time the Pact might create an opportunity for strengthening the existing system as long as EU funds are adequately allocated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Council on Refugees and Exiles (28 August, 2025), [Preparing for reform: Romania's asylum system ahead of the EU Pact],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://asylumineurope.org/wp-content/uploads/2025/08/Fact-finding-visit-Romania.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.08.2025</w:t>
       </w:r>
@@ -283,52 +271,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, First instance determination, Reception, Detention, Content of protection, Interpretation, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -393,51 +381,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -550,51 +538,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EA0F22E3"/>
+    <w:nsid w:val="26C2DA04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C32202EA"/>
+    <w:nsid w:val="01027152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2F827E53"/>
+    <w:nsid w:val="F274E713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1125,51 +1113,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/ecre-publishes-fact-finding-report-romania-view-preparations-pact-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2025/08/Fact-finding-visit-Romania.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/ecre-publishes-fact-finding-report-romania-view-preparations-pact-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2025/08/Fact-finding-visit-Romania.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>