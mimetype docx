--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,119 +13,123 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">AIDA annual report for Greece is published zzzzzz</w:t>
+          <w:t xml:space="preserve">AIDA annual report for Greece is published</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In September 2025, the annual report of the Asylum Information Database (AIDA) for Greece has been published, which records developments in the Greek asylum and reception system for the year 2024 and the most significant developments for 2025. Among others, the Greek Council of Refugees, which compiles the AIDA report for Greece, reported barriers to access to asylum, deterioration of reception conditions, irregular detention of asylum seekers, and barriers to integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (25 September, 2025), [Report on Greece: Systemic challenges and degradation of rights for asylum seekers despite the historic decision of the ECHR],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/news/item/ekthesi-aida-2024-gia-tin-ellada-systimikes-prokliseis-kai-ypovathmisi-ton-dikaiomaton-gia-toys-aitoyntes-asylo-para-tin-istoriki-apofasi-toy-edda/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AIDA Greece (1 September, 2025), [Country Report: Greece, 2024 update],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://asylumineurope.org/reports/country/greece/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -254,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EF459B08"/>
+    <w:nsid w:val="83769572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/aida-annual-report-greece-published" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/ekthesi-aida-2024-gia-tin-ellada-systimikes-prokliseis-kai-ypovathmisi-ton-dikaiomaton-gia-toys-aitoyntes-asylo-para-tin-istoriki-apofasi-toy-edda/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/reports/country/greece/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>