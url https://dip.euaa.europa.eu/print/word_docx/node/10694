--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government Decision adopted to resettle 300 Eritrean, Sudanese and/or South Sudanese refugees in 2026-2027 zzzzzz</w:t>
+          <w:t xml:space="preserve">Government Decision adopted to resettle 300 Eritrean, Sudanese and/or South Sudanese refugees in 2026-2027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Romanian Government approved a decision on 4 September 2025 to resettle 300 Eritrean, Sudanese and/or South Sudanese refugees from Kenya and/or Egypt, over the course of 2 years (2026 – 2027), to contribute to EU's Humanitarian Resettlement and Admission Plan, in accordance with the provisions of the Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision amends article 3¹ of Government Decision No 1596/2008 on the resettlement of refugees in Romania. The logistical needs for the selection missions, the transfer and assistance in Romania of the 300 people will be ensured through national programs, according to Regulation (EU) no. 1147/2021 establishing the Asylum, Migration and Integration Fund.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Romania | Guvernul României (4 September, 2025), INFORMAŢIE DE PRESĂ privind actele normative aprobate în cadrul ședinței Guvernului României din 4 septembrie 2025 [PRESS INFORMATION regarding the normative acts approved at the meeting of the Romanian Government on September 4, 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gov.ro/ro/guvernul/sedinte-guvern/informatie-de-presa-privind-actele-normative-aprobate-in-cadrul-edintei-guvernului-romaniei-din-4-septembrie-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3117F5AE"/>
+    <w:nsid w:val="A1BC3797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/government-decision-adopted-resettle-300-eritrean-sudanese-andor-south" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gov.ro/ro/guvernul/sedinte-guvern/informatie-de-presa-privind-actele-normative-aprobate-in-cadrul-edintei-guvernului-romaniei-din-4-septembrie-2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>