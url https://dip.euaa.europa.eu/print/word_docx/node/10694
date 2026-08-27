--- v1 (2026-08-26)
+++ v2 (2026-08-27)
@@ -244,51 +244,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A1BC3797"/>
+    <w:nsid w:val="653A0052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>