--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -7,112 +7,101 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 3 September 2025, the Foundation for Access to Rights held an information session under the project “Address for Access: The Path to Social Inclusion in Sofia”, which is implemented in partnership with the districts of Krasno Selo, Vrabnitsa and Novi Iskar, with the support of Sofia Municipality under the Europe 2025 Programme. The meeting took place at the Registration and Reception Centre in Sofia (Voenna Rampa) with the assistance of the State Agency for Refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The session focused on address registration and access to labour rights. Participants received the Information Booklet on Address Registration and Official Address in Bulgaria, which was created under the project to help them more easily navigate the procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foundation for Access to Rights | Фондация за достъп до права (4 September, 2025), Информационна сесия по проект „Адрес за достъп: Пътят към социално включване в София“ [Information session on the project "Access Address: The Path to Social Inclusion in Sofia"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://farbg.eu/bg/latest/informacionna-sesiya-po-proekt-adres-za-dostp-ptyat-km-socialno-vklyuchvane-v-sofiya</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +132,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +230,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2A90703A"/>
+    <w:nsid w:val="8CC6140D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +672,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/foundation-access-rights-holds-information-session-address-registration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farbg.eu/bg/latest/informacionna-sesiya-po-proekt-adres-za-dostp-ptyat-km-socialno-vklyuchvane-v-sofiya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farbg.eu/bg/latest/informacionna-sesiya-po-proekt-adres-za-dostp-ptyat-km-socialno-vklyuchvane-v-sofiya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>