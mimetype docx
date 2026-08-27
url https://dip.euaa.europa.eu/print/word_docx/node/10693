--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Foundation for Access to Rights holds information session on address registration and access to labour rights</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 3 September 2025, the Foundation for Access to Rights held an information session under the project “Address for Access: The Path to Social Inclusion in Sofia”, which is implemented in partnership with the districts of Krasno Selo, Vrabnitsa and Novi Iskar, with the support of Sofia Municipality under the Europe 2025 Programme. The meeting took place at the Registration and Reception Centre in Sofia (Voenna Rampa) with the assistance of the State Agency for Refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The session focused on address registration and access to labour rights. Participants received the Information Booklet on Address Registration and Official Address in Bulgaria, which was created under the project to help them more easily navigate the procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
@@ -399,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8CC6140D"/>
+    <w:nsid w:val="956AFB0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,51 +674,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farbg.eu/bg/latest/informacionna-sesiya-po-proekt-adres-za-dostp-ptyat-km-socialno-vklyuchvane-v-sofiya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/foundation-access-rights-holds-information-session-address-registration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farbg.eu/bg/latest/informacionna-sesiya-po-proekt-adres-za-dostp-ptyat-km-socialno-vklyuchvane-v-sofiya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>