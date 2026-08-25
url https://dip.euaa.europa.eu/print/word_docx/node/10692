--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government announces €1.75 million fund to support children, young people, and families in IP accommodation zzzzzz</w:t>
+          <w:t xml:space="preserve">Government announces €1.75 million fund to support children, young people, and families in IP accommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Department of Justice, Home Affairs and Migration announced funding of €1.75 million for the Children and Young People’s Services Committees (CYPSC) to deliver projects to expand the support services available to children, young people, and their families staying in international protection accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CYPSC are a key structure identified by Government to plan and co-ordinate services for children and young people in every county in Ireland. Policy and strategic direction for the CYPSC initiative is provided by the Department of Children, Disability and Equality. There are 27 CYPSC nationwide and operational leadership is provided by TUSLA – Child and Family Agency through CYPSC National Office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CYPSC bring together the main statutory, community and voluntary providers of services to children and young people in each county. CYPSC work to enhance interagency co-operation at both a local and national level with the goal of improving outcomes for children and young people (including those aged 0-24 years).</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -77,51 +78,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CYPSC projects are designed to improve the health and wellbeing of children and young people in IPAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 2025 Funding Framework was designed in collaboration with the CYPSC National Office at Tusla – Child and Family Agency</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The objectives, which are aligned with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National Policy Framework for Children and Young People</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">community Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -171,51 +173,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (5 September, 2025), [Minister O'Callaghan announces €1.75 million fund to support children, young people, and families in international protection accommodation],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-jim-ocallaghan-announces-175-million-fund-to-support-children-young-people-and-families-in-international-protection-accommodation/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -344,187 +347,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A7C9ACF1"/>
+    <w:nsid w:val="1CC90101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -628,51 +664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="083DFD3E"/>
+    <w:nsid w:val="DEDEA54D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -908,51 +944,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-announces-eu175-million-fund-support-children-young-people-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.gov.ie/static/documents/young-ireland-6782f479-d5da-4f33-85a1-b49e39490912.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-jim-ocallaghan-announces-175-million-fund-to-support-children-young-people-and-families-in-international-protection-accommodation/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>