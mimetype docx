--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Finnish Immigration Service reviews its policy on accepted travel documents in support of applications zzzzzz</w:t>
+          <w:t xml:space="preserve">The Finnish Immigration Service reviews its policy on accepted travel documents in support of applications</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service intends to review its policy on travel documents in support of applications for residence permit since in September 2024 the Aliens Act was amended and provides as one of the requirements for obtaining a residence permit is that the applicant must prove their identity with a national travel document. The application of the amendment affected Palestinian nationals and other who received negative decisions..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service is reviewing its policy in view of recent perspectives presented by the Ministry of Foreign Affairs who provided a definition of a national travel document, also considering a national travel document issued by the Palestinian administration as comparable to a national travel document. Thus, the Finnish Immigration Service is assessing its guidelines for application of law in relation to the perspectives presented by the Ministry for Foreign Affairs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (5 September, 2025), [Finnish Immigration Service to review its policy on which travel documents can be accepted for a residence permit application],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/finnish-immigration-service-to-review-its-policy-on-which-travel-documents-can-be-accepted-for-a-residence-permit-application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="13946049"/>
+    <w:nsid w:val="DC157E99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finnish-immigration-service-reviews-its-policy-accepted-travel-documents" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/finnish-immigration-service-to-review-its-policy-on-which-travel-documents-can-be-accepted-for-a-residence-permit-application" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finnish-immigration-service-reviews-its-policy-accepted-travel-documents" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/finnish-immigration-service-to-review-its-policy-on-which-travel-documents-can-be-accepted-for-a-residence-permit-application" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>