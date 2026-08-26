--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Estonian Human Rights Centre and IOM offer free legal assistance on employment to Ukrainian nationals zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Estonian Human Rights Centre and IOM offer free legal assistance on employment to Ukrainian nationals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Estonian Human Rights Centre, in cooperation with IOM, is providing free employment counselling to displaced Ukrainian nationals who are suspected or confirmed victims of labour exploitation and/or human trafficking. The support includes legal assistance on employment contracts, as well as advice on preventing and responding to workplace exploitation. The counselling aims to strengthen access to rights and safeguards in the labour market for individuals at heightened risk of exploitation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonian Human Rights Centre | Eesti Inimõiguste Keskus (9 September, 2025), [The Human Rights Centre, in Cooperation with IOM, Offers Free Employment Counselling for Ukrainian Refugees],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://humanrights.ee/en/2025/09/inimoiguste-keskus-koostoos-iom-iga-pakub-tasuta-tooalast-noustamist-ukraina-pagulastele/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation, Content of protection, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D96CADA2"/>
+    <w:nsid w:val="3F3473B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/estonian-human-rights-centre-and-iom-offer-free-legal-assistance-employment" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanrights.ee/en/2025/09/inimoiguste-keskus-koostoos-iom-iga-pakub-tasuta-tooalast-noustamist-ukraina-pagulastele/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/estonian-human-rights-centre-and-iom-offer-free-legal-assistance-employment" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanrights.ee/en/2025/09/inimoiguste-keskus-koostoos-iom-iga-pakub-tasuta-tooalast-noustamist-ukraina-pagulastele/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>