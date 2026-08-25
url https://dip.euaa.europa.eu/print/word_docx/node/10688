--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bilateral talks held between Malta and Libya discussed collaboration on tackling irregular migration zzzzzz</w:t>
+          <w:t xml:space="preserve">Bilateral talks held between Malta and Libya discussed collaboration on tackling irregular migration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to a government press release, the Deputy Prime Minister and Minister for Foreign Affairs and Tourism, Ian Borg, held bilateral talks with the Acting Minister of Foreign Affairs and International Cooperation of the State of Libya, Taher Al Baour, on 10 September 2025. Discussions focused on ongoing collaboration across several areas. This included migration, whereby the Maltese government commended efforts by the Libyan authorities in tackling irregular migration and affirmed Malta’s readiness to continue supporting such efforts through training, knowledge sharing and other engagement at different levels. Furthermore, the ministers discussed the European Union Border Assistance Mission in Libya, which works to strengthen border security, improve migration management and enhance governance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Deputy Prime Minister and Ministry for Foreign Affairs and Tourism (12 September, 2025), [Deputy Prime Minister Ian Borg meets with the Acting Foreign Minister of Libya Taher Al Baour in Malta],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/09/10/pr251536en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B29B1B6"/>
+    <w:nsid w:val="613FA611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/bilateral-talks-held-between-malta-and-libya-discussed-collaboration-tackling" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/09/10/pr251536en.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>