--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,131 +13,136 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CoE mission to Croatia focused on migrant child protection, border monitoring and execution of ECtHR Judgment zzzzzz</w:t>
+          <w:t xml:space="preserve">CoE mission to Croatia focused on migrant child protection, border monitoring and execution of ECtHR Judgment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 9 and 10 September 2025, the Council of Europe’s Department for the Execution of Judgments and the Division on Migration and Refugees carried out a fact-finding mission to Croatia. The visit focused on developments related to border monitoring, the protection of unaccompanied and accompanied migrant children, and on gathering information about Croatia's progress in executing the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">M.H. and Others</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> judgment of the European Court of Human Rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Europe delegation met with the Croatian Independent Monitoring Mechanism (IMM), the Ministry of the Interior, the Ministry of Social Policy, the Ombudsperson of the Republic of Croatia and the Office of the Ombudsperson for Children. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The IMM noted that discussions covered its functioning, composition, mandate and financing of the IMM as well as the implementation of unannounced border monitoring activities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">meeting with the Ombudsperson for Children</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> focused on the rights of unaccompanied and accompanied migrant children, including accommodation conditions in transit and reception centers, guardianship, and access to healthcare and education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe (16 September, 2025), [CoE's Mission to Croatia focused on border monitoring and protection of migrant children],</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coe.int/en/web/execution/-/mission-to-croatia-focused-on-border-monitoring-and-protection-of-migrant-children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -266,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E64272CD"/>
+    <w:nsid w:val="CA03D0BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +717,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/coe-mission-croatia-focused-migrant-child-protection-border-monitoring-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=2117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/featured/imm-meets-with-council-of-europe-delegation/67" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dijete.hr/hr/sastanak-s-vijecem-europe-o-pravima-djece-migranata-i-djece-bez-pratnje/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/execution/-/mission-to-croatia-focused-on-border-monitoring-and-protection-of-migrant-children" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>