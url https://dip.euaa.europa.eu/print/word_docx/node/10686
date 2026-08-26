--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Human Rights Commission seeks Supreme Court approval to appeal the ruling on state failure to accommodate IP zzzzzz</w:t>
+          <w:t xml:space="preserve">Human Rights Commission seeks Supreme Court approval to appeal the ruling on state failure to accommodate IP</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Irish Human Rights and Equality Commission has today announced that it is applying to the Supreme Court to seek leave to appeal the Court of Appeal's judgment in a case that it took against the State on the human rights of unaccommodated International Protection applicants ('IP applicants').</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In August 2024 the High Court ruled that, in failing to provide them with accommodation, the State had breached the human right to dignity of 2807 single male IP applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State appealed that decision to the Court of Appeal, which issued its judgment last July. That court accepted that the Commission had proved that these men were in a situation of extreme material poverty. However, in granting the State's appeal, the Court of Appeal ruled that the Commission had not provided adequate evidence to prove that the men's physical or mental health was undermined or that they were in a state of degradation incompatible with human dignity.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Human rights and Equality Commission | Coimisiún na hÉireann um Chearta an Duine agus Comhionannas (18 September, 2025), [Commission Seeks Permission for Supreme Court Appeal in Case Regarding Unaccommodated International Protection Applicants],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ihrec.ie/news-press/commission-seeks-permission-for-supreme-court-appeal-in-case-regarding-unaccompanied-international-protection-applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25314667"/>
+    <w:nsid w:val="F326B044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/human-rights-commission-seeks-supreme-court-approval-appeal-ruling-state" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/commission-seeks-permission-for-supreme-court-appeal-in-case-regarding-unaccompanied-international-protection-applicants" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>