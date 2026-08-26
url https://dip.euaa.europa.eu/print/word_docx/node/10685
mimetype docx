--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,135 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New state social assistance benefit combines four existing benefits on housing zzzzzz</w:t>
+          <w:t xml:space="preserve">New state social assistance benefit combines four existing benefits on housing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A new state social assistance benefit was introduced as of 1 October 2025 to unify four existing benefits: housing allowance, housing supplement, living allowance and child allowance. This is provided for in the new </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on State Social Support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Instead of four applications, a household only submits one, which can be completed online. Eligible for the benefit are households with an income below 1.43 times the subsistence minimum. Any adult (fully competent) household member can apply for the benefit. More information is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior of the Czech Republic, Refugee Facilities Administration | Ministerstvo vnitra České republiky, Správa uprchlických zařízení (18 September, 2025), Dávka státní sociální pomoci – superdávka [State social assistance benefit – super benefit],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.integracnicentra.cz/headlines/davka-statni-socialni-pomoci-superdavka/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -172,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -270,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DBC6106"/>
+    <w:nsid w:val="1716BB44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/new-state-social-assistance-benefit-combines-four-existing-benefits-housing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/translation/cs/1995-117?langid=1033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.integracnicentra.cz/headlines/davka-statni-socialni-pomoci-superdavka/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uradprace.cz/davka-statni-socialni-pomoci-superdavka?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/new-state-social-assistance-benefit-combines-four-existing-benefits-housing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/translation/cs/1995-117?langid=1033" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.integracnicentra.cz/headlines/davka-statni-socialni-pomoci-superdavka/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uradprace.cz/davka-statni-socialni-pomoci-superdavka?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>