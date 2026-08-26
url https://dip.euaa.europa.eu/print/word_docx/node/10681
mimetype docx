--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">To date, over 3,000 applicants for international protection have been relocated from Cyprus zzzzzz</w:t>
+          <w:t xml:space="preserve">To date, over 3,000 applicants for international protection have been relocated from Cyprus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Deputy Ministry of Migration and International Protection and the Asylum Service announced that from 2022-17 September 2025 more than 3,000 applicants for international protection were relocated from Cyprus to nine EU Member States under the Voluntary Solidarity Mechanism. The majority of relocations (2,913) were implemented between March 2023-September 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyprus now records the highest number of relocations among the five frontline Mediterranean countries participating in the Mechanism (Cyprus, Greece, Italy, Malta and Spain).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deputy Ministry of Immigration and International Protection | Υφυπουργείο Μετανάστευσης, και Διεθνούς Προστασίας (17 September, 2025), Ανακοίνωση του Υφυπουργείου Μετανάστευσης και Διεθνούς Προστασίας για τις μετεγκαταστάσεις στο πλαίσιο του Εθελοντικού Μηχανισμού Αλληλεγγύης της Ευρωπαϊκής Ένωσης [ Announcement by the Deputy Ministry of Migration and International Protection on relocations under the Voluntary Solidarity Mechanism of the European Union],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/metanastefsi/anakoinosi-tou-yfypourgeiou-metanastefsis-kai-diethnous-prostasias-gia-tis-metegkatastaseis-sto-plaisio-tou-ethelontikou-michanismou-allilengyis-tis-evropaikis-enosis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E1855C3F"/>
+    <w:nsid w:val="8C755FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/date-over-3000-applicants-international-protection-have-been-relocated-cyprus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/anakoinosi-tou-yfypourgeiou-metanastefsis-kai-diethnous-prostasias-gia-tis-metegkatastaseis-sto-plaisio-tou-ethelontikou-michanismou-allilengyis-tis-evropaikis-enosis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>