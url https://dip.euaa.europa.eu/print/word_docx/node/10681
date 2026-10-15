--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -22,84 +22,96 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">To date, over 3,000 applicants for international protection have been relocated from Cyprus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Deputy Ministry of Migration and International Protection and the Asylum Service announced that from 2022-17 September 2025 more than 3,000 applicants for international protection were relocated from Cyprus to nine EU Member States under the Voluntary Solidarity Mechanism. The majority of relocations (2,913) were implemented between March 2023-September 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyprus now records the highest number of relocations among the five frontline Mediterranean countries participating in the Mechanism (Cyprus, Greece, Italy, Malta and Spain).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deputy Ministry of Immigration and International Protection | Υφυπουργείο Μετανάστευσης, και Διεθνούς Προστασίας (17 September, 2025), Ανακοίνωση του Υφυπουργείου Μετανάστευσης και Διεθνούς Προστασίας για τις μετεγκαταστάσεις στο πλαίσιο του Εθελοντικού Μηχανισμού Αλληλεγγύης της Ευρωπαϊκής Ένωσης [ Announcement by the Deputy Ministry of Migration and International Protection on relocations under the Voluntary Solidarity Mechanism of the European Union],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/metanastefsi/anakoinosi-tou-yfypourgeiou-metanastefsis-kai-diethnous-prostasias-gia-tis-metegkatastaseis-sto-plaisio-tou-ethelontikou-michanismou-allilengyis-tis-evropaikis-enosis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.09.2025</w:t>
       </w:r>
@@ -134,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relocation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8C755FD0"/>
+    <w:nsid w:val="B39FBC93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/date-over-3000-applicants-international-protection-have-been-relocated-cyprus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/anakoinosi-tou-yfypourgeiou-metanastefsis-kai-diethnous-prostasias-gia-tis-metegkatastaseis-sto-plaisio-tou-ethelontikou-michanismou-allilengyis-tis-evropaikis-enosis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/date-over-3000-applicants-international-protection-have-been-relocated-cyprus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/anakoinosi-tou-yfypourgeiou-metanastefsis-kai-diethnous-prostasias-gia-tis-metegkatastaseis-sto-plaisio-tou-ethelontikou-michanismou-allilengyis-tis-evropaikis-enosis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>