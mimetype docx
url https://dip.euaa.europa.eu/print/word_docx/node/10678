--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,125 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Children on the move in Greece: second briefing by the Greek Council for Refugees and Save the Children zzzzzz</w:t>
+          <w:t xml:space="preserve">Children on the move in Greece: second briefing by the Greek Council for Refugees and Save the Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The second -out of three- joint briefing by the Greek Council on Refugees and Save the Children was published in September 2025, focusing on children-related developments in asylum and migration for the period May-August 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In this second briefing, the two organisations continue reporting, among others, deficiencies in reception and accommodation, such as prolonged stays in substandard facilities, separation of families and limited access to education. They also argue that the new bill on migration and returns, put forth in July 2025, entails risks for children including violation of the principle of the best interest of the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is available </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...28 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (3 September, 2025), [Children on the Move in Greece – Brief #2],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/gcr-reports/item/paidia-poy-metakinoyntai-episkopisi-katastasis-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,52 +154,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -260,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="49B1D863"/>
+    <w:nsid w:val="2D877BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,55 +694,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/children-move-greece-second-briefing-greek-council-refugees-and-save-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/gcr-reports/item/paidia-poy-metakinoyntai-episkopisi-katastasis-2/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/children-move-greece-second-briefing-greek-council-refugees-and-save-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/gcr-reports/item/paidia-poy-metakinoyntai-episkopisi-katastasis-2/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>