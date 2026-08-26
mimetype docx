--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SAR participates in a meeting focusing on healthcare for refugees and migrants zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">SAR participates in a meeting focusing on healthcare for refugees and migrants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SAR representatives participated in the Technical Working Group on Healthcare for Refugees and Migrants which was organised by the World Health Organisation, in partnership with the Ministry of Health and the SAR. The aim was to discuss on best practices and challenges for ensuring access to healthcare services for refugees and migrants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (19 September, 2025), Представители на ДАБ взеха участие в Техническа работна група по здравеопазване на бежанци и мигранти [Representatives of the SAR took part in the Technical Working Group on Refugee and Migrant Health],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52C26BCD"/>
+    <w:nsid w:val="6FB8DBFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-participates-meeting-focusing-healthcare-refugees-and-migrants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-participates-meeting-focusing-healthcare-refugees-and-migrants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>