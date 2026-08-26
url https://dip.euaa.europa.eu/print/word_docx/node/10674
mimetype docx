--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -394,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6FB8DBFB"/>
+    <w:nsid w:val="09C626BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>