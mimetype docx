--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Lithuania extends temporary protection for Ukrainians until 2027 zzzzzz</w:t>
+          <w:t xml:space="preserve">Lithuania extends temporary protection for Ukrainians until 2027</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania has decided to extend temporary protection for Ukrainian citizens fleeing the war in their country. This decision reflects the ongoing commitment of the Lithuanian government to support those affected by the conflict. The extension of temporary protection is aimed at providing a safe haven for Ukrainians until the situation in their home country stabilises.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The temporary protection status, which was initially introduced as an emergency measure, has been prolonged until March 4, 2027. This extension is in line with European Union directives and ensures that Ukrainians in Lithuania can continue to receive the necessary assistance and support. The decision underscores Lithuania's solidarity with Ukraine and its people, as well as its adherence to international humanitarian principles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The extension of temporary protection will enable Ukrainian refugees to continue living, working, and integrating into Lithuanian society without the immediate fear of having to return to a dangerous situation. It also allows the Lithuanian government to plan and implement long-term support strategies for the integration of Ukrainians into the country's social, economic, and educational systems.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior | Lietuvos Respublikos vidaus reikalų ministerija (24 September, 2025), Laikinoji apsauga ukrainiečiams pratęsta iki 2027 m. kovo 4 d. [Temporary protection for Ukrainians has been extended until 4 March 2027.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vrm.lrv.lt/lt/naujienos/laikinoji-apsauga-ukrainieciams-pratesta-iki-2027-m-kovo-4-d-b3cc/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AD240BA4"/>
+    <w:nsid w:val="AF99211A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuania-extends-temporary-protection-ukrainians-until-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/laikinoji-apsauga-ukrainieciams-pratesta-iki-2027-m-kovo-4-d-b3cc/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuania-extends-temporary-protection-ukrainians-until-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/laikinoji-apsauga-ukrainieciams-pratesta-iki-2027-m-kovo-4-d-b3cc/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>