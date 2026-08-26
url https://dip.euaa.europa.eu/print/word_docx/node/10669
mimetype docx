--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IND reports on the feasibility of the Asylum Emergency Measures Act and the Dual Status System zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">IND reports on the feasibility of the Asylum Emergency Measures Act and the Dual Status System</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Dutch Immigration and Naturalisation Service (IND) has concluded that it can implement the Asylum Emergency Measures Act and the Dual Status System, provided it receives enough preparation time. This would allow the new laws to enter into force simultaneously with the EU Asylum and Migration Pact. After testing the laws for enforceability, it concluded that although not everything is in order yet, it considers them workable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IND investigated the impact of the legislation on its own organisation and other asylum-related organisations. The findings show that the new laws will create significant additional workload, for example due to stricter family reunification rules that will result in more rejections and appeals. Hundreds of extra lawyers will be needed, and without sufficient staffing, processing times are likely to increase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It found that some measures, such as ending ‘asylum for an indefinite period’ and reducing fixed-term asylum from five to three years, require little extra capacity. Commenting on the abolition of the intention procedure, it noted that this is expected to result in additional appeals, however, it would save the IND work during the decision-making process. Others, like abolishing the judicial penalty, will have no major resource impact.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -84,54 +74,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie- en Naturalisatiedienst (24 September, 2025), IND: invoering asielwetten haalbaar, mits voldoende voorbereidingstijd [IND: introduction of asylum laws feasible, provided sufficient preparation time],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ind.nl/nl/nieuws/ind-invoering-asielwetten-haalbaar-mits-voldoende-voorbereidingstijd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -260,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A499745"/>
+    <w:nsid w:val="0E4F074F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-reports-feasibility-asylum-emergency-measures-act-and-dual-status" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/ind-invoering-asielwetten-haalbaar-mits-voldoende-voorbereidingstijd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-reports-feasibility-asylum-emergency-measures-act-and-dual-status" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/ind-invoering-asielwetten-haalbaar-mits-voldoende-voorbereidingstijd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>