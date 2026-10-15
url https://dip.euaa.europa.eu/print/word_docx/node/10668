--- v1 (2026-08-27)
+++ v2 (2026-10-15)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Additional EU funds are allocated for implementation of the Pact and for border security</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior announced that the EU Home Affairs Funds' Finnish programmes for the period 2021–2027 will receive additional and special action funding from the European Commission totalling EUR 91 million. The additional funds are allocated as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">financial support instrument for border management and visa policy - additional funding of EUR 10.96 million allocated to Finland in connection with the mid-term review and the share of EUR 3.31 million allocated to Finland;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -84,51 +96,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">funding allocated to the implementation of the EU Pact on Migration and Asylum of  EUR 30.87 million.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (25 September, 2025), Lisää rahoitusta EU:n sisäasioiden rahastojen Suomen ohjelmiin [More funding for EU Home Affairs Funds programmes in Finland],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/lisaa-rahoitusta-eu-n-sisaasioiden-rahastojen-suomen-ohjelmiin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.09.2025</w:t>
       </w:r>
@@ -163,52 +175,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -273,51 +285,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -430,51 +442,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E0273245"/>
+    <w:nsid w:val="24B51A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -578,51 +590,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="005F7DE5"/>
+    <w:nsid w:val="FEADB2BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -854,51 +866,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/additional-eu-funds-are-allocated-implementation-pact-and-border-security" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/lisaa-rahoitusta-eu-n-sisaasioiden-rahastojen-suomen-ohjelmiin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/additional-eu-funds-are-allocated-implementation-pact-and-border-security" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/lisaa-rahoitusta-eu-n-sisaasioiden-rahastojen-suomen-ohjelmiin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>