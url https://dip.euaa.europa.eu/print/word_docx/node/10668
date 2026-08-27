--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Additional EU funds are allocated for implementation of the Pact and for border security zzzzzz</w:t>
+          <w:t xml:space="preserve">Additional EU funds are allocated for implementation of the Pact and for border security</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior announced that the EU Home Affairs Funds' Finnish programmes for the period 2021–2027 will receive additional and special action funding from the European Commission totalling EUR 91 million. The additional funds are allocated as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">financial support instrument for border management and visa policy - additional funding of EUR 10.96 million allocated to Finland in connection with the mid-term review and the share of EUR 3.31 million allocated to Finland;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -86,51 +87,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (25 September, 2025), Lisää rahoitusta EU:n sisäasioiden rahastojen Suomen ohjelmiin [More funding for EU Home Affairs Funds programmes in Finland],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/lisaa-rahoitusta-eu-n-sisaasioiden-rahastojen-suomen-ohjelmiin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -259,187 +261,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="42C26873"/>
+    <w:nsid w:val="E0273245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -543,51 +578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="522663CB"/>
+    <w:nsid w:val="005F7DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -823,51 +858,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/additional-eu-funds-are-allocated-implementation-pact-and-border-security" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/lisaa-rahoitusta-eu-n-sisaasioiden-rahastojen-suomen-ohjelmiin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>