--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,66 +13,68 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Extension of legal stay for Ukrainian Citizens in Poland under various circumstances until 04 March 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">Extension of legal stay for Ukrainian Citizens in Poland under various circumstances until 04 March 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Act of 12 September 2025 “on the amendment of certain acts to verify the entitlement to family benefits for foreigners and on the conditions of assistance to Ukrainian citizens in connection with the armed conflict in the territory of that state” (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journal of Laws, Item 1301</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) extended the legal stay of Ukrainian citizens (and certain relatives) who arrived to Poland following the Russian invasion on 24 February 2022 until 04 March 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following have also been automatically extended until 04 March 2026:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -160,51 +162,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office for Foreigners | Urząd do Spraw Cudzoziemców (30 September, 2025), Przedłużenie legalnego pobytu obywateli Ukrainy w związku z konfliktem zbrojnym na terytorium tego państwa [Extension of the legal stay of Ukrainian citizens in connection with the armed conflict on the territory of this state],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/udsc/przedluzenie-legalnego-pobytu-obywateli-ukrainy-w-zwiazku-z-konfliktem-zbrojnym-na-terytorium-tego-panstwa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -333,187 +336,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48136B8C"/>
+    <w:nsid w:val="02788E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -617,51 +653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3FC275D6"/>
+    <w:nsid w:val="4C0BFFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -897,51 +933,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/extension-legal-stay-ukrainian-citizens-poland-under-various-circumstances" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dziennikustaw.gov.pl/D2025000130101.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/przedluzenie-legalnego-pobytu-obywateli-ukrainy-w-zwiazku-z-konfliktem-zbrojnym-na-terytorium-tego-panstwa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>