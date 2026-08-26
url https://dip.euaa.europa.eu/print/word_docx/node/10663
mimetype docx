--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,92 +7,108 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Nordic countries discuss cooperation and restrictions on migration</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Minister of the Interior chaired the ministerial meeting of the Nordic cooperation group on migration and asylum on 30 September and 1 October 2025. The Minister informed that Finland introduced several restrictions to immigration in its legislation. The ministries discussed innovative solutions to migration, including the return hubs to be located outside EU countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (30 September, 2025), [Nordic countries share common objectives to restrict immigration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/pohjoismailla-yhteisia-tavoitteita-maahanmuuton-tiukentamiseksi?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -123,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -221,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="258A58C3"/>
+    <w:nsid w:val="69FB4B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -630,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/pohjoismailla-yhteisia-tavoitteita-maahanmuuton-tiukentamiseksi?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/nordic-countries-discuss-cooperation-and-restrictions-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/pohjoismailla-yhteisia-tavoitteita-maahanmuuton-tiukentamiseksi?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>