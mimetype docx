--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNE Grand Board rules on revocation of refugee status for two Afghan applicants due to changed conditions in the home country</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In November 2025, the Norwegian Immigration Appeals Board (UNE) Grand Board examined two cases involving Afghan refugees to determine whether their refugee status could be terminated due to changes in Afghanistan. The cases were referred by the Norwegian Directorate of Immigration (UDI) because of their broader importance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The two cases focused on whether:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">One individual still faced revenge from a criminal group; and</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -86,51 +98,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Grand Board was divided in both cases. The majority concluded that refugee status could be terminated, while the minority believed the situation remained too uncertain. The Grand Board stated that general improvements in a country are not enough for the termination of status and authorities must determine whether the specific risks faced by the individual have fundamentally changed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (12 February, 2026), Stornemnd november 2025: Opphør av flyktningstatus ved endrede forhold i Afghanistan [Grand Board November 2025: Termination of refugee status in the event of changed circumstances in Afghanistan],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2026/stornemnd-november-2025-opphor-av-flyktningstatus-ved-endrede-forhold-i-afghanistan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.02.2026</w:t>
       </w:r>
@@ -165,52 +177,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -275,51 +287,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -432,51 +444,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="416CF5B7"/>
+    <w:nsid w:val="83DA8289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -580,51 +592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E86FB73C"/>
+    <w:nsid w:val="C8A92ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -856,51 +868,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-grand-board-rules-revocation-refugee-status-two-afghan-applicants-due" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/stornemnd-november-2025-opphor-av-flyktningstatus-ved-endrede-forhold-i-afghanistan/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-grand-board-rules-revocation-refugee-status-two-afghan-applicants-due" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/stornemnd-november-2025-opphor-av-flyktningstatus-ved-endrede-forhold-i-afghanistan/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>