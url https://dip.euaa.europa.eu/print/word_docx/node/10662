--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE Grand Board rules on revocation of refugee status for two Afghan applicants due to changed conditions in the home country zzzzzz</w:t>
+          <w:t xml:space="preserve">UNE Grand Board rules on revocation of refugee status for two Afghan applicants due to changed conditions in the home country</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In November 2025, the Norwegian Immigration Appeals Board (UNE) Grand Board examined two cases involving Afghan refugees to determine whether their refugee status could be terminated due to changes in Afghanistan. The cases were referred by the Norwegian Directorate of Immigration (UDI) because of their broader importance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The two cases focused on whether:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -88,51 +89,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (12 February, 2026), Stornemnd november 2025: Opphør av flyktningstatus ved endrede forhold i Afghanistan [Grand Board November 2025: Termination of refugee status in the event of changed circumstances in Afghanistan],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2026/stornemnd-november-2025-opphor-av-flyktningstatus-ved-endrede-forhold-i-afghanistan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -261,187 +263,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="430AF808"/>
+    <w:nsid w:val="416CF5B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -545,51 +580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7898209A"/>
+    <w:nsid w:val="E86FB73C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -825,51 +860,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-grand-board-rules-revocation-refugee-status-two-afghan-applicants-due" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/stornemnd-november-2025-opphor-av-flyktningstatus-ved-endrede-forhold-i-afghanistan/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>