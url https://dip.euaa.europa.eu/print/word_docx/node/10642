--- v2 (2026-07-18)
+++ v3 (2026-10-14)
@@ -25,153 +25,165 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 13/02/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany is bound by the recast Asylum Procedures Directive and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act | Asylgesetz (AsylG)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act | Asylgesetz (AsylG)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 2 September 2008.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant provisions: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN translation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> only covers changes until the amendments introduced by Article 2 of the Act of 11 March 2016.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residence Act (Act on the Residence, Economic Activity and Intergation of Foreigners in the Federal territory) | Aufenthaltsgesetz (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AufenthG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">): Gesetz über den Aufenthalt, die Erwerbstätigkeit und die Integration von Ausländern im Bundesgebiet, 25 February 2008.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant provisions: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(in EN) (English translation includes the amendment(s) to the Act by Article 4b of the Act of 17 February 2020, Federal Law Gazette I, p. 166).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -250,64 +262,66 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundespolizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Migration and Refugees | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BAMF)</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
@@ -322,51 +336,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Migration and Refugees | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Migration und Flüchtlinge </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(BAMF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -383,143 +398,148 @@
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application at the border: </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundespolizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application on the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Reception Facilities and Arrival Centres | (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erstaufnahmeeinrichtung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundespolizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police of federal state | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landespolizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foreigners Authority | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausländerbehörde </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application in detention: </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Migration and Refugees | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BAMF) (headquarters and also at detention facilities). </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applications must be lodged in writing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
@@ -534,63 +554,65 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundespolizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> or Police of federal state | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landespolizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal states (at reception facilities, foreigners’ authorities and arrival centres)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
@@ -603,51 +625,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Migration and Refugees | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BAMF) (branch offices)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -657,51 +680,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Migration and Refugees | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BAMF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">An amendment of Section 12a of the Asylum Act (AsylG) (entered into force on 1 January 2023) contains the promotion of asylum counselling which is independent from the authorities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -710,51 +734,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany has </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">external air, land and sea border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal States (</w:t>
       </w:r>
       <w:r>
@@ -960,63 +985,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">at external air borders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The airport procedure (Asylum Act, Section 18a (procedure in case of entry by air) applies prior to granting entry when a third-country national wishes to apply for asylum with the border authority and the person is unable to provide proof of identity with a valid travel document or the person comes from a safe country of origin. Most of these procedures take place at the Frankfurt airport but they are also applied at the airports of Berlin Schönefeld, Hamburg and Munich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information about the airport procedure is available on the BAMF website in </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1157,51 +1184,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Application at border:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Federal Police | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundespolizei</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Application on the territory: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities and arrival centres (</w:t>
@@ -1210,262 +1238,271 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstaufnahmeeinrichtung</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Police | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundespolizei</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Police of federal state | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Landespolizei</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foreigners Authority | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ausländerbehörde </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Application in detention</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Federal Office for Migration and Refugees | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Migration und Flüchtlinge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (BAMF) (headquarters, branch offices and at detention facilities). Applications must be lodged in writing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals may express their wish to make an asylum application directly at the border to the border authority or later within the territory to a security authority (for example the police), at a BAMF branch office, at an arrival centre, an AnkER facility or at an Initial Reception Centre (often the BAMF branch office is located within these facilities). Asylum seekers are then directed to the nearest Personalisation Infrastructure Component (PIK) station for registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Possibility to apply from outside the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application for asylum cannot be filed from abroad. An application can only be filed in writing if it meets one of the preconditions stipulated in section 14 subs. 2 of the Asylum Act. More information at the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BAMF website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements for making an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is made in person as a rule. A written asylum application may only be filed in special cases, for instance if the individual in question is in a hospital or has not yet reached the age of maturity. More information at the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BAMF website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Registering an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Police | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundespolizei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or Police of federal state | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Landespolizei</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal states (at reception facilities, foreigners authorities and arrival centres)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical steps to register an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The registration of the application typically takes place immediately after or on the same day that it was made. However, due to the quota system (</w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EASY distribution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), it may be necessary to travel to the relevant reception centre. Asylum seekers are first received at the nearest reception facility of the federal state, where they make and register their application, but this may not correspond to the reception facility assigned to them. The allocation is decided by taking into account information available from the EASY quota system oriented by the "Königstein Key”, which ensures that asylum seekers are distributed among the federal states in a fair manner. Therefore, an asylum seeker may first receive a document (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anlaufbescheinigung</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) which provides them with information on how to reach the competent reception facility. This document has neither legal, nor security purposes and it serves only as a transfer document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -1677,128 +1714,132 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Requirement to submit original documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG, Section 15(2), No 4-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> states that it is mandatory for applicants for a form of protection to surrender their national passport to the authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A distinction is made between identity/travel documents and original evidence documents. Original identity/travel documents are required. Photocopies are accepted for evidence documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequence of refusal to surrender documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the event that an applicant does not surrender his/her passport to the authorities, he/she and their properties, can be subject to a search by the authorities (</w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act, Section 15(4)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). An application may be considered to be withdrawn if the applicant does not give all information or documents that are necessary for the procedure or does not appear for the personal interview (</w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act, Section 33(2), No 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Return of original documents to the applicant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Passports are sent to BAMF by the competent reception facility. The documents are returned to the applicant if they are no longer needed for the asylum procedure or for return measures (</w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG, Section 21(5)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available. </w:t>
       </w:r>
     </w:p>
@@ -1839,108 +1880,112 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the right to make an asylum application and the steps of the asylum procedure is available through several means and in different languages: on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BAMF website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a special application called “</w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ankommen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”, information brochures and flyers in the Initial Reception Centres, at the border and in transit zones and in detention facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act foresees that BAMF informs asylum seekers in a language they can reasonably be presumed to understand about the various steps of the procedure, including the applicant’s rights and duties, in particular about deadlines and the consequences of missing these deadlines. The Asylum Act requires authorities to provide further information on some specific steps of the procedure and the possibility of a voluntary return. Information leaflets are provided before an application is lodged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">information leaflet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> published by BAMF in several languages provides information on the asylum procedure, rights and obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">BAMF has information for refugees on </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">their website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> available in several languages, for example:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:color="000000"/>
@@ -1989,51 +2034,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Brochure </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.bamf.de/SharedDocs/Anlagen/EN/AsylFluechtlingsschutz/Asylverfahren/begleitbroschuere-asylfilm.html</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2062,51 +2108,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Film </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.bamf.de/SharedDocs/Videos/EN/AsylFluechtlingsschutz/informationen-asylverfahren.html</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2135,51 +2182,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Information sheet </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.bamf.de/SharedDocs/Anlagen/EN/AsylFluechtlingsschutz/Asylverfahren/infoblatt-antragstellung-v1.html</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2212,51 +2260,52 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/InformationenGefluechtete/InformationenDSGVO/informationen-nach-dsgvo-asylverfahren-node.html</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2285,131 +2334,134 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Brochure </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.bamf.de/SharedDocs/Anlagen/EN/AsylFluechtlingsschutz/Asylverfahren/das-deutsche-asylverfahren.html</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant receives all important information in writing in a language that they understand or are reasonably presumed to understand (AsylG, Section 24(I)2) and an interpreter is present during the appointment to lodge an application to help applicants understand their rights and duties within the asylum procedure. When no interpreter is available on the spot for a specific language, BAMF requests one to join through video transmission from Video Hubs. These Video Hubs are located at the BAMF Headquarters and certain BAMF branch offices. The connection goes through a secure network between the interpreter in the Video Hub and the applicant and the case officer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information on interpretation during the asylum procedure and guidance material for interpreters is available on the BAMF </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in German.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to AsylG, Section 12a, asylum seekers must receive legal advice and support before their hearing and, if required, until the conclusion of the asylum procedure through confidential individual consultations on their individual case. Legal advice on the asylum procedure is provided by non-statutory welfare organisations and other civil society organisations. It is provided independently of the authority, is open-ended, free of charge and voluntary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The federal government funds legal assistance through grants from a funding programme, which is managed by BAMF.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information in several languages is available on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BAMF website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2470,199 +2522,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Germany</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AE578BC0"/>
+    <w:nsid w:val="462579DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2766,51 +2851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="76443EC4"/>
+    <w:nsid w:val="9C65A0FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2914,51 +2999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5CF1EAF9"/>
+    <w:nsid w:val="944D823B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3197,51 +3282,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/asylvfg_1992/index.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/englisch_asylvfg/englisch_asylvfg.html#p0275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/aufenthg_2004/BJNR195010004.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/englisch_aufenthg/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/AnkunftRegistrierung/ankunftregistrierung-node.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/Sonderverfahren/Flughafenverfahren/flughafenverfahren-node.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/Sonderverfahren/Flughafenverfahren/flughafenverfahren-node.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/Antragstellung/antragstellung-node.html#:~:text=Ein%20Antrag%20auf%20Asyl%20(siehe,findet%20die%20pers%C3%B6nliche%20Antragstellung%20statt." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/Erstverteilung/erstverteilung-node.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_asylvfg/englisch_asylvfg.html#p0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/englisch_asylvfg/englisch_asylvfg.html#p01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/InformationenGefluechtete/informationengefluechtete-node.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ankommenapp.de/APP/DE/Startseite/startseite-node.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/DE/AsylFluechtlingsschutz/Asylverfahren/begleitbroschuere-asylfilm.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/InformationenGefluechtete/informationengefluechtete-node.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/EN/AsylFluechtlingsschutz/Asylverfahren/begleitbroschuere-asylfilm.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Videos/EN/AsylFluechtlingsschutz/informationen-asylverfahren.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/EN/AsylFluechtlingsschutz/Asylverfahren/infoblatt-antragstellung-v1.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/InformationenGefluechtete/InformationenDSGVO/informationen-nach-dsgvo-asylverfahren-node.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/EN/AsylFluechtlingsschutz/Asylverfahren/das-deutsche-asylverfahren.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/Sprachmittlung/sprachmittlung-node.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/AVB/avb-node.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>