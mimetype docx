--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Memorandum of Cooperation to promote the social integration of UAMs and young adults zzzzzz</w:t>
+          <w:t xml:space="preserve">Memorandum of Cooperation to promote the social integration of UAMs and young adults</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 30 October, the Deputy Minister of Immigration and Asylum, Ms. Sevi Voloudaki, responsible for integration issues, signed a Memorandum of Cooperation with the President of the Agricultural Dairy Cooperative of Kalavryta, Mr. Pavlos Satolias, and the President of the Hellenic Red Cross, Dr. Antonios Avgerinos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The memorandum lays the foundation for a targeted collaboration between the Ministry of Immigration and Asylum with societal and production stakeholders, with a dual objective: the professional integration of young adults who were unaccompanied minors, through access to appropriate jobs and support mechanisms that facilitate their transition to the labour market; and the preparation of unaccompanied minors through thematic seminars/workshops and job shadowing activities at the Cooperative's facilities, so that they become familiar with real production environments, safety rules and basic professional skills.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The initiative also strengthens the local community, which benefits from the utilization of human resources, the meeting of needs for specialized personnel and the connection of the primary sector with social inclusion actions.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (30 October, 2025), Μνημόνιο Συνεργασίας για την προώθηση της κοινωνικής ένταξης ασυνόδευτων ανηλίκων και νεαρών ενηλίκων αιτούντων άσυλο, την ενίσχυση των τοπικών κοινωνιών και την αποκέντρωση από τις δομές της Αθήνας [Memorandum of Cooperation to promote the social integration of unaccompanied minors and young adults seeking asylum, the strengthening of local communities and decentralization from the structures of Athens],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/mnimonio-synergasias-gia-tin-proothisi-tis-koinonikis-entaxis-asynodeyton-anilikon-kai-nearon-enilikon-aitoynton-asylo-tin-enischysi-ton-topikon-koinonion-kai-tin-apokentrosi-apo-tis-domes-tis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A13429F"/>
+    <w:nsid w:val="922059C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/memorandum-cooperation-promote-social-integration-uams-and-young-adults" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/mnimonio-synergasias-gia-tin-proothisi-tis-koinonikis-entaxis-asynodeyton-anilikon-kai-nearon-enilikon-aitoynton-asylo-tin-enischysi-ton-topikon-koinonion-kai-tin-apokentrosi-apo-tis-domes-tis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>