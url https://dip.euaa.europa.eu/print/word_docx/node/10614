--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Patvērums promoted a course for Ukrainians residents on "Successful career in Latvia" zzzzzz</w:t>
+          <w:t xml:space="preserve">Patvērums promoted a course for Ukrainians residents on "Successful career in Latvia"</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The association Patvērums has implemented a practical course cycle "Successful career in Latvia" for residents of Ukraine who want to develop their professional path in Latvia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the training, participants gained knowledge of key aspects of labour law, social guarantees, tax issues and residence rules related to employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The practical part of the course was devoted to the preparation of resumes and cover letters, effective methods of job search, interview management and strengthening psychological resilience. Participants also performed logical tests similar to those used in job selection and trained to answer frequently asked questions from employers.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Particular attention was paid to how to maintain motivation and emotional balance in cases of refusal of work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shelter "Safe House" | Patvērums "Drošā Māja" (29 October, 2025), Kursi Ukrainas iedzīvotājiem “Veiksmīga karjera Latvijā” [Courses for residents of Ukraine "Successful career in Latvia"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.patverums-dm.lv/lv/kursi-ukrainas-iedzivotajiem-%E2%80%9Cveiksmiga-karjera-latvija%E2%80%9D/1896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F2C6BE4C"/>
+    <w:nsid w:val="C343200B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/patverums-promoted-course-ukrainians-residents-successful-career-latvia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.patverums-dm.lv/lv/kursi-ukrainas-iedzivotajiem-%E2%80%9Cveiksmiga-karjera-latvija%E2%80%9D/1896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/patverums-promoted-course-ukrainians-residents-successful-career-latvia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.patverums-dm.lv/lv/kursi-ukrainas-iedzivotajiem-%E2%80%9Cveiksmiga-karjera-latvija%E2%80%9D/1896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>