--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Frontex, EUAA, Europol and Italian authorities pilot new screening process in Lampedusa Hotspot zzzzzz</w:t>
+          <w:t xml:space="preserve">Frontex, EUAA, Europol and Italian authorities pilot new screening process in Lampedusa Hotspot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon the invitation of the Italian Department of Public Security, Frontex, the European Border and Coast Guard Agency, the European Union Agency for Asylum (EUAA) and Europol, together with the Italian authorities, have today completed a test exercise of the new EU screening process in Lampedusa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The two-week trial was designed to test the practical implementation of the Screening Toolbox, a form developed jointly by Frontex and the EUAA for the screening of migrants who enter the EU irregularly. The toolbox is a key operational element of the new Screening Regulation foreseen by the EU Pact on Migration and Asylum. The exercise aimed to test the screening toolbox in real-life operational conditions, strengthen inter-Agency cooperation, identify potential risks, and develop best practices ahead of June 2026 when the EU Pact on Migration and Asylum will enter into application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The screening phase will be mandatory for all third-country nationals arriving without authorisation. It consists of the following elements: preliminary health and vulnerability checks, information provision, the taking of biometrics and registration in EURODAC; identification and security checks including consultation of EU border management systems such as Schengen Information System (SIS), Visa Information System (VIS), Entry-Exit System (EES) and European Travel Information and Authorisation System (ETIAS).</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -78,51 +79,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Union Agency for Asylum (27 October, 2025), [Frontex, EUAA, Europol and Italy pilot new screening process in Lampedusa],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://euaa.europa.eu/news-events/frontex-euaa-europol-and-italy-pilot-new-screening-process-lampedusa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="97D55A4E"/>
+    <w:nsid w:val="E5B809E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,51 +699,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/frontex-euaa-europol-and-italian-authorities-pilot-new-screening-process" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/news-events/frontex-euaa-europol-and-italy-pilot-new-screening-process-lampedusa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>