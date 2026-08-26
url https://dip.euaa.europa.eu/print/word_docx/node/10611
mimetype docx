--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,57 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Bulgaria and Switzerland discuss program for strengthening migration management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A Swiss delegation visited the State Agency for Refugees to discuss the Swiss-Bulgarian program for strengthening migration management and to agree on the measures and activities to be implemented by the latter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Framework Agreement was signed by Deputy Prime Minister and Minister of Innovation and Growth and the Deputy Director of the Swiss State Secretariat for Migration. The program operator is the International Projects Directorate under the Ministry of the Interior, and it will be implemented by the State Agency for Refugees under the Council of Ministers, IOM Bulgaria, UNICEF Bulgaria and the Bulgarian Red Cross.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21 million Swiss francs will be used to improve Bulgaria’s capacity for migration management, with particular focus on applicants with special needs and unaccompanied minors, through these main activities:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -110,71 +113,73 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (25 October, 2025), Ръководството на ДАБ при МС и представители на швейцарска делегация обсъдиха мерките по компонента, който Агенцията ще изпълнява по Швейцарско-българска програма в областта на миграцията [The management of the SAR at the Council of Ministers and representatives of a Swiss delegation discussed the measures under the component that the Agency will implement under the Swiss-Bulgarian Migration Program],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (25 October, 2025), Представители на Държавната агенция за бежанците присъстваха на подписването на Рамковото споразумение между България и Швейцария [Representatives of the State Agency for Refugees attended the signing of the Framework Agreement between Bulgaria and Switzerland],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -303,187 +308,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B48958D5"/>
+    <w:nsid w:val="C86FB025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -587,51 +625,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0A307C4F"/>
+    <w:nsid w:val="AF0006DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -863,55 +901,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgaria-and-switzerland-discuss-program-strengthening-migration-management" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>