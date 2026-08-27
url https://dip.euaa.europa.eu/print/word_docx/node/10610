--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Slovakia facilitated arrival of Palestian students from Gaza zzzzzz</w:t>
+          <w:t xml:space="preserve">Slovakia facilitated arrival of Palestian students from Gaza</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Foreign and European Affairs of the Slovak Republic announced that, in close cooperation with the Embassy of the State of Palestine in Slovakia, it had successfully facilitated the arrival of four Palestinian scholarship holders from the Gaza Strip. The students will study medical disciplines in Slovakia under a Slovak government scholarship for the academic year 2024–2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Foreign Affairs and European Affairs | Ministerstvo zahraničných vecí a európskych záležitostí (24 October, 2025), Slovenská diplomacia pomohla palestínskym študentom [Slovak diplomacy helped Palestinian students],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mzv.sk/en/pressreleasedetail?p_p_id=sk_mzv_portal_pressrelease_detail_portlet_PressReleaseDetailPortlet&amp;p_p_lifecycle=0&amp;groupId=10182&amp;articleId=56038967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EC7B4E8E"/>
+    <w:nsid w:val="F1A49399"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-facilitated-arrival-palestian-students-gaza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mzv.sk/en/pressreleasedetail?p_p_id=sk_mzv_portal_pressrelease_detail_portlet_PressReleaseDetailPortlet&amp;p_p_lifecycle=0&amp;groupId=10182&amp;articleId=56038967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-facilitated-arrival-palestian-students-gaza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mzv.sk/en/pressreleasedetail?p_p_id=sk_mzv_portal_pressrelease_detail_portlet_PressReleaseDetailPortlet&amp;p_p_lifecycle=0&amp;groupId=10182&amp;articleId=56038967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>