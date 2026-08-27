--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,84 +13,87 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Collective accommodation for Ukrainians limited to vulnerable groups from 1 November 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Collective accommodation for Ukrainians limited to vulnerable groups from 1 November 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Until 1 November 2025, beneficiaries of temporary protection under the Act on Assistance to Ukrainian Citizens in Connection with the Armed Conflict on the Territory of That Country (hereafter the Special Act) were entitled to collective accommodation, with cost-sharing beginning after 120 days of stay and increasing after 180 days, unless they belonged to certain categories of vulnerable individuals who were partially or fully exempt from cost-sharing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to the amendments made to Article 10 of the Special Act by the Act of 12 September 2025 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journal of Laws, Item 1301</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), as of 1 November 2025, Ukrainian nationals are no longer generally entitled to collective accommodation. The amendment limits the right to accommodation to the following Ukrainian nationals:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons with moderate or severe disabilities, as certified, and their caregivers if they do not receive a care allowance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -173,85 +176,87 @@
         <w:rPr/>
         <w:t xml:space="preserve">Adults in secondary education until the end of the school year in which they turn 20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons discharged from a hospital after at least 7 days of hospitalization, until recovery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ukrainian nationals no longer entitled to collective accommodation maintain access to services provided under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">“Together Towards Independence”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> project, implemented by the Ministry of Interior and Administration, the Polish Red Cross, and the Polish Center for International Aid Foundation. This project includes financial support and integration services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior and Administration | Ministerstwo Spraw Wewnętrznych i Administracji (24 October, 2025), Od listopada 2025 r. zmienią się zasady funkcjonowania ośrodków zbiorowego zakwaterowania dla uchodźców z Ukrainy [From November 2025, the rules for the operation of collective accommodation centers for refugees from Ukraine will change],</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/mswia/od-listopada-2025-r-zmienia-sie-zasady-funkcjonowania-osrodkow-zbiorowego-zakwaterowania-dla-uchodzcow-z-ukrainy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -380,187 +385,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6B79358F"/>
+    <w:nsid w:val="85009FB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,51 +702,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="821674CB"/>
+    <w:nsid w:val="36325211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -944,51 +982,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/collective-accommodation-ukrainians-limited-vulnerable-groups-1-november-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dziennikustaw.gov.pl/D2025000130101.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/mswia/projekt-wspolnie-do-niezaleznosci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/mswia/od-listopada-2025-r-zmienia-sie-zasady-funkcjonowania-osrodkow-zbiorowego-zakwaterowania-dla-uchodzcow-z-ukrainy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>