--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -22,74 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Collective accommodation for Ukrainians limited to vulnerable groups from 1 November 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Until 1 November 2025, beneficiaries of temporary protection under the Act on Assistance to Ukrainian Citizens in Connection with the Armed Conflict on the Territory of That Country (hereafter the Special Act) were entitled to collective accommodation, with cost-sharing beginning after 120 days of stay and increasing after 180 days, unless they belonged to certain categories of vulnerable individuals who were partially or fully exempt from cost-sharing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pursuant to the amendments made to Article 10 of the Special Act by the Act of 12 September 2025 (</w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journal of Laws, Item 1301</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), as of 1 November 2025, Ukrainian nationals are no longer generally entitled to collective accommodation. The amendment limits the right to accommodation to the following Ukrainian nationals:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons with moderate or severe disabilities, as certified, and their caregivers if they do not receive a care allowance.</w:t>
       </w:r>
     </w:p>
@@ -173,86 +161,86 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adults in secondary education until the end of the school year in which they turn 20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons discharged from a hospital after at least 7 days of hospitalization, until recovery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ukrainian nationals no longer entitled to collective accommodation maintain access to services provided under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">“Together Towards Independence”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> project, implemented by the Ministry of Interior and Administration, the Polish Red Cross, and the Polish Center for International Aid Foundation. This project includes financial support and integration services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior and Administration | Ministerstwo Spraw Wewnętrznych i Administracji (24 October, 2025), Od listopada 2025 r. zmienią się zasady funkcjonowania ośrodków zbiorowego zakwaterowania dla uchodźców z Ukrainy [From November 2025, the rules for the operation of collective accommodation centers for refugees from Ukraine will change],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/mswia/od-listopada-2025-r-zmienia-sie-zasady-funkcjonowania-osrodkow-zbiorowego-zakwaterowania-dla-uchodzcow-z-ukrainy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.10.2025</w:t>
       </w:r>
@@ -287,52 +275,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Applicants with special needs, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -397,51 +385,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -554,51 +542,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="85009FB5"/>
+    <w:nsid w:val="E2FF5363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -702,51 +690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="36325211"/>
+    <w:nsid w:val="9701A597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -978,51 +966,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/collective-accommodation-ukrainians-limited-vulnerable-groups-1-november-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dziennikustaw.gov.pl/D2025000130101.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/mswia/projekt-wspolnie-do-niezaleznosci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/mswia/od-listopada-2025-r-zmienia-sie-zasady-funkcjonowania-osrodkow-zbiorowego-zakwaterowania-dla-uchodzcow-z-ukrainy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/collective-accommodation-ukrainians-limited-vulnerable-groups-1-november-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dziennikustaw.gov.pl/D2025000130101.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/mswia/projekt-wspolnie-do-niezaleznosci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/mswia/od-listopada-2025-r-zmienia-sie-zasady-funkcjonowania-osrodkow-zbiorowego-zakwaterowania-dla-uchodzcow-z-ukrainy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>