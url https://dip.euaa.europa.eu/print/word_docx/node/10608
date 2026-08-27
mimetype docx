--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,106 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry proposes new bill for stricter rules for foreigners without a legal residence zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Ministry proposes new bill for stricter rules for foreigners without a legal residence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government announced plans to better control foreigners without a legal residence, including criminal foreigners and rejected asylum seekers who do not leave voluntarily. A new bill proposed by the Ministry of Immigration and Integration would require all 223 affected people to report daily to authorities, instead of the current three times a week. The stricter rules aim to motivate quicker departures and reinforce immigration control. Failure to comply may lead to imprisonment, with longer sentences for repeated violations.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to data published by the Danish Return Agency, “in Q4 2024, the Danish Return Agency reported 909 violations of the duty to report. This means thousands of violations of the duty to report every year. In addition, there are violations of the duty of residence and the duty to notify”. In addition, there is a reference that rejected asylum seekers who do not contribute to their departure may be punished with a fine or imprisonment for up to 4 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Immigration and Integration | Udlændinge- og Integrationsministeriet (24 October, 2025), Strammere regler for udlændinge uden lovligt ophold 1. behandles i dag [ Stricter rules for foreigners without legal residence 1],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uim.dk/nyhedsarkiv/2025/oktober/strammere-regler-for-udlaendinge-uden-lovligt-ophold-1-behandles-i-dag/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20A5D0E5"/>
+    <w:nsid w:val="FA913016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/ministry-proposes-new-bill-stricter-rules-foreigners-without-legal-residence" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/oktober/strammere-regler-for-udlaendinge-uden-lovligt-ophold-1-behandles-i-dag/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/ministry-proposes-new-bill-stricter-rules-foreigners-without-legal-residence" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/oktober/strammere-regler-for-udlaendinge-uden-lovligt-ophold-1-behandles-i-dag/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>