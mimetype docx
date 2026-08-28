--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,127 +13,130 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Finland introduces tightened requirements to obtain citizenship zzzzzz</w:t>
+          <w:t xml:space="preserve">Finland introduces tightened requirements to obtain citizenship</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior informed that it proposed to amend the Citizenship Act in or to introduce the integrity requirement, the requirement of sufficient financial resources and the establishment of identity/. The Government proposed to amend the act on 24 October 2025 with entry into force on 17 December 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The integrity requirement refers to stricter rules to emphasise the importance of national security as part of the procedure, thus the committal of offences will have a significant impact on whether a person will qualify to be granted citizenship.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Also, people with no income will not be eligible for Finnish citizenship, including those who receive unemployment or social assistance benefits. The amendments also add a greater obligation for applicants to assist the authorities in establishing their identity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It may become more frequent to loose citizenship in the future because due to: i) provision of false information, ii) committal of offences that violate Finland’s vital interests, iii) committal of one of the large number of terrorism related offences; iv) for dual citizenship, when the person has been imposed a sentence of at least two years for a terrorist, treason or high treason offence (currently the threshold is five years).</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">See also details on the  </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Finnish Immigration Service, 24 October 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (23 October, 2025), [Sufficient financial resources to be required for Finnish citizenship],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/suomen-kansalaisuuden-saaminen-edellyttaa-jatkossa-turvattua-toimeentuloa-?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -262,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1340E706"/>
+    <w:nsid w:val="F96B6605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -675,51 +711,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finland-introduces-tightened-requirements-obtain-citizenship" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/amendments-to-the-citizenship-act-in-december-2025-stricter-requirements-concerning-sufficient-financial-resources-establishment-of-identity-and-integrity%20" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/suomen-kansalaisuuden-saaminen-edellyttaa-jatkossa-turvattua-toimeentuloa-?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>