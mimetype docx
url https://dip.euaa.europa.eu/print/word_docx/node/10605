--- v0 (2026-07-07)
+++ v1 (2026-08-29)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government adopts two national strategies for asylum and migration management zzzzzz</w:t>
+          <w:t xml:space="preserve">Government adopts two national strategies for asylum and migration management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In October 2025, the Government Council approved two national strategies:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National strategy for asylum and migration management within the framework of the Pact on Migration and Asylum implementation. The strategy aims to strength the resilience of the national asylum and reception systems while contributing to the European migration policy.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -71,54 +84,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">National strategy for integrated external border management based on Frontex regulation which aims to stablish integrated, effective and efficient management of external borders. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Luxembourg | Gouvernement Luxembourgeois (22 October, 2025), Résumé des travaux du 22 octobre 2025 [Summary of work carried out on October 22, 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gouvernement.lu/en/gouvernement/claude-meisch/actualites.gouvernement2024%2Bfr%2Bactualites%2Btoutes_actualites%2Bcommuniques%2B2025%2B10-octobre%2B22-conseil-gouvernement.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,52 +163,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory, Pact on Migration and Asylum, Asylum Migration Management Regulation, Crisis and Force majeure Regulation, Eurodac Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -247,187 +261,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F4EB069F"/>
+    <w:nsid w:val="09DC7EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -531,51 +578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6FEE96DB"/>
+    <w:nsid w:val="2F16566C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -807,55 +854,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/government-adopts-two-national-strategies-asylum-and-migration-management" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gouvernement.lu/en/gouvernement/claude-meisch/actualites.gouvernement2024%2Bfr%2Bactualites%2Btoutes_actualites%2Bcommuniques%2B2025%2B10-octobre%2B22-conseil-gouvernement.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/government-adopts-two-national-strategies-asylum-and-migration-management" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gouvernement.lu/en/gouvernement/claude-meisch/actualites.gouvernement2024%2Bfr%2Bactualites%2Btoutes_actualites%2Bcommuniques%2B2025%2B10-octobre%2B22-conseil-gouvernement.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>