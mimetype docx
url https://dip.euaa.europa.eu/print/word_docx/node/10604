--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry publishes call for specialised reception places for victims of violence and trafficking zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry publishes call for specialised reception places for victims of violence and trafficking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum department of the Ministry of the Interior published a call for expression of interest for the provision of 50 places for the reception of female asylum seekers and refugees who are victims of violence or human trafficking, and their children, within the national reception system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are currently 300 places in the national reception system (HUDA, CADA and CPH) funded under this scheme which provide adapted and secure accommodation for this particularly vulnerable group. The government wishes to expand this scheme to a total of 350 places.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministère de l'Intérieur (22 October, 2025), Appel à manifestation d'intérêt : Spécialisation de 50 places pour l'accueil de femmes demandeuses d'asile ou réfugiées victimes de violence et/ou de la traite des êtres humains [Call for expression of interest: Specialising 50 reception places for female asylum applicants or refugees who are victims of violence or trafficking in human beings],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.immigration.interieur.gouv.fr/Asile/Les-appels-a-projets/Appel-a-manifestation-d-interet-Specialisation-de-50-places-pour-l-accueil-de-femmes-demandeuses-d-asile-ou-refugiees-victimes-de-violence-et-ou-de-la-traite-des-etres-humains</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EC1FFA80"/>
+    <w:nsid w:val="5FC7F394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ministry-publishes-call-specialised-reception-places-victims-violence-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Les-appels-a-projets/Appel-a-manifestation-d-interet-Specialisation-de-50-places-pour-l-accueil-de-femmes-demandeuses-d-asile-ou-refugiees-victimes-de-violence-et-ou-de-la-traite-des-etres-humains" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>