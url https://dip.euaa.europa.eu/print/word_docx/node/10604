--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -22,96 +22,84 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry publishes call for specialised reception places for victims of violence and trafficking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum department of the Ministry of the Interior published a call for expression of interest for the provision of 50 places for the reception of female asylum seekers and refugees who are victims of violence or human trafficking, and their children, within the national reception system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are currently 300 places in the national reception system (HUDA, CADA and CPH) funded under this scheme which provide adapted and secure accommodation for this particularly vulnerable group. The government wishes to expand this scheme to a total of 350 places.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministère de l'Intérieur (22 October, 2025), Appel à manifestation d'intérêt : Spécialisation de 50 places pour l'accueil de femmes demandeuses d'asile ou réfugiées victimes de violence et/ou de la traite des êtres humains [Call for expression of interest: Specialising 50 reception places for female asylum applicants or refugees who are victims of violence or trafficking in human beings],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.immigration.interieur.gouv.fr/Asile/Les-appels-a-projets/Appel-a-manifestation-d-interet-Specialisation-de-50-places-pour-l-accueil-de-femmes-demandeuses-d-asile-ou-refugiees-victimes-de-violence-et-ou-de-la-traite-des-etres-humains</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.10.2025</w:t>
       </w:r>
@@ -146,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Applicants with special needs, Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +244,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5FC7F394"/>
+    <w:nsid w:val="3F67771A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +674,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ministry-publishes-call-specialised-reception-places-victims-violence-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Les-appels-a-projets/Appel-a-manifestation-d-interet-Specialisation-de-50-places-pour-l-accueil-de-femmes-demandeuses-d-asile-ou-refugiees-victimes-de-violence-et-ou-de-la-traite-des-etres-humains" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ministry-publishes-call-specialised-reception-places-victims-violence-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Les-appels-a-projets/Appel-a-manifestation-d-interet-Specialisation-de-50-places-pour-l-accueil-de-femmes-demandeuses-d-asile-ou-refugiees-victimes-de-violence-et-ou-de-la-traite-des-etres-humains" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>