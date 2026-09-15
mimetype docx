--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government decides on the allocation of quota refugees for 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">Government decides on the allocation of quota refugees for 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior informed that the government decided on the allocation of quota refugees for 2026 and Finland will receive:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">150 Afghan refugees from Iran;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -109,54 +122,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The annual quota has been established at 500 persons, and the allocation is the same as in the last 2 years. UNHCR first submitted a proposal on the allocation and then the Ministry of the Interior prepared the draft proposal in cooperation with the Ministry of Economic Affairs and Employment and the Ministry for Foreign Affairs. The Finnish Immigration Service and the Finnish Security and Intelligence Service were also consulted during this process.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (5 February, 2026), Valtioneuvosto päätti vuoden 2026 pakolaiskiintiön kohdentamisesta [Government decides on allocation of refugee quota for 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/valtioneuvosto-paatti-vuoden-2026-pakolaiskiintion-kohdentamisesta?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -187,52 +201,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -285,187 +299,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E7BB36D6"/>
+    <w:nsid w:val="9E2A18CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -569,51 +616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5E4E23C9"/>
+    <w:nsid w:val="A4156721"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -845,55 +892,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/government-decides-allocation-quota-refugees-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/valtioneuvosto-paatti-vuoden-2026-pakolaiskiintion-kohdentamisesta?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/government-decides-allocation-quota-refugees-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/valtioneuvosto-paatti-vuoden-2026-pakolaiskiintion-kohdentamisesta?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>