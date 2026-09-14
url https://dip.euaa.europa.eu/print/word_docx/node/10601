--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,115 +13,130 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Finnish Immigration Service partially suspends decision-making on applications by Iranian nationals zzzzzz</w:t>
+          <w:t xml:space="preserve">Finnish Immigration Service partially suspends decision-making on applications by Iranian nationals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service suspended decision-making on asylum applications submitted by Iranian nationals, for cases when authorities need more country information on the current situation. The suspension was adopted due to significant changes in the security situation in Iran, characterised by large demonstrations and violence by security forces. The measure will be in force until 31 March 2026, after which the Finnish Immigration Service will reassess whether decisions can resume as normal. However, interviews are being conducted even if the decision-making process is partly paused.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Finnish immigration Service, there are approximately 100 applications by Iranian nationals pending an examination. Applicants will be duly informed when the decision-making will resume. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (5 February, 2026), Maahanmuuttovirasto arvioi uudelleen Iranin turvallisuustilannetta – turvapaikkahakemusten päätöksenteko keskeytetään osittain [Finnish Immigration Service to assess security situation of Iran, decisions on asylum applications partly paused],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/finnish-immigration-service-to-assess-security-situation-of-iran-decisions-on-asylum-applications-partly-paused</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (5 February, 2026), Päätösten teko on keskeytetty osaan iranilaisten turvapaikkahakemuksista [Decision-making on Iranian asylum applications partly paused],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/decision-making-on-iranian-asylum-applications-partly-paused</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -152,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular procedure, Assessment of applications, COI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -250,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AE5A8645"/>
+    <w:nsid w:val="A80B601B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -659,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finnish-immigration-service-partially-suspends-decision-making-applications" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/finnish-immigration-service-to-assess-security-situation-of-iran-decisions-on-asylum-applications-partly-paused" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/decision-making-on-iranian-asylum-applications-partly-paused" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finnish-immigration-service-partially-suspends-decision-making-applications" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/finnish-immigration-service-to-assess-security-situation-of-iran-decisions-on-asylum-applications-partly-paused" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/decision-making-on-iranian-asylum-applications-partly-paused" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>